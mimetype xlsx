--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc305947ca384eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db329433a3c49c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf334c280599f4a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b319d6d4aa14b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc22f3788744978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf334c280599f4a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3635b98385ee467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b319d6d4aa14b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value SL Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>116,626</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,308</x:t>
-[...178 lines deleted...]
-          <x:t>115,560</x:t>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,854</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>112,052</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>