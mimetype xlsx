--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db329433a3c49c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77366f38cb624b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b319d6d4aa14b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af23f065dcf4f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3635b98385ee467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b319d6d4aa14b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4586098107d4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af23f065dcf4f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value SL Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>