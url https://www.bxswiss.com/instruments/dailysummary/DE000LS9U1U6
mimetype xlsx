--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77366f38cb624b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819ee1ad81bc4176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af23f065dcf4f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ed28ae111c4208"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4586098107d4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af23f065dcf4f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6136fc32bd3e4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ed28ae111c4208" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value SL Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>