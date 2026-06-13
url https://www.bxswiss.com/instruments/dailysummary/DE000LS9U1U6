--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819ee1ad81bc4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd05f1207774aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ed28ae111c4208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19651154418a48ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6136fc32bd3e4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ed28ae111c4208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd557991d541548ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19651154418a48ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value SL Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>119,716</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,138</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>120,223</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>123,336</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>