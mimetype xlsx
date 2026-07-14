--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd05f1207774aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e78c9441c7b4c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19651154418a48ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be32a1b40854293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd557991d541548ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19651154418a48ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31520f689344de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be32a1b40854293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value SL Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>