--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e78c9441c7b4c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c69565f770b4161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be32a1b40854293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19643bd2ce5d4df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31520f689344de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be32a1b40854293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7afb4c86be0445ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19643bd2ce5d4df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value SL Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>