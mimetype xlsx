--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c69565f770b4161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cad56274b0b4ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19643bd2ce5d4df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c345b2690f4256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7afb4c86be0445ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19643bd2ce5d4df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb2153e13f44d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c345b2690f4256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value SL Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>125,620</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>