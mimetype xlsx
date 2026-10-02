--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cad56274b0b4ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf9f841c82e4f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c345b2690f4256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607021bb8cfa4661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb2153e13f44d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c345b2690f4256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d310046df7422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607021bb8cfa4661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value SL Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>