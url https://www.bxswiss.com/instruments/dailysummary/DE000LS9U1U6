--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf9f841c82e4f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524d9814dc5a40f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607021bb8cfa4661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813506c73ffa4280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d310046df7422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607021bb8cfa4661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2d04d37d624291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813506c73ffa4280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value SL Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>