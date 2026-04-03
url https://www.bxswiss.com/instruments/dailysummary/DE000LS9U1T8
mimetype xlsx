--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016e29b686734b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25dc6de16fb4286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58154d307eee48c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129360e99b984c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724661a24dc74c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58154d307eee48c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf094478d6f0343d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129360e99b984c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future trend Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>