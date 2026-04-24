--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25dc6de16fb4286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea8a3229227480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129360e99b984c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d62f3300bfc45b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf094478d6f0343d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129360e99b984c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad39e57fa80495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d62f3300bfc45b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future trend Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>