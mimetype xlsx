--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea8a3229227480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e7a33771e44088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d62f3300bfc45b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd19d229b24044370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad39e57fa80495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d62f3300bfc45b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8901d85fe2744e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd19d229b24044370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future trend Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>