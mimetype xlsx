--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e7a33771e44088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb42d079f734c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd19d229b24044370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec2759d394e4656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8901d85fe2744e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd19d229b24044370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31b134933ad43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec2759d394e4656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future trend Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>