--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb42d079f734c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re015683fd94243c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec2759d394e4656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8471865bc645f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31b134933ad43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec2759d394e4656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f1b9bcf68c4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8471865bc645f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future trend Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,279</x:t>
-[...4 lines deleted...]
-          <x:t>202,234</x:t>
+          <x:t>203,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...289 lines deleted...]
-          <x:t>213,472</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>