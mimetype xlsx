--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re015683fd94243c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d1e96fa5ba4deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8471865bc645f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3ef40ffb214dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f1b9bcf68c4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8471865bc645f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef4a46ffda94898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3ef40ffb214dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future trend Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>