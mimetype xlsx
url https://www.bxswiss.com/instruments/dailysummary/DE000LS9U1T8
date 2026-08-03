--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d1e96fa5ba4deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df22db5f09f41b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3ef40ffb214dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36f607f242041cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef4a46ffda94898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3ef40ffb214dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16a670884724033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36f607f242041cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future trend Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,304</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>