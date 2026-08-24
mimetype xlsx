--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df22db5f09f41b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab915525a87949c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36f607f242041cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007716b5d825437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16a670884724033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36f607f242041cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c2daa1a3d04b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007716b5d825437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future trend Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>