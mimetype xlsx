--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab915525a87949c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711a285bd43746a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007716b5d825437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe41669b8c5344b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c2daa1a3d04b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007716b5d825437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e719dec97984e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe41669b8c5344b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future trend Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>