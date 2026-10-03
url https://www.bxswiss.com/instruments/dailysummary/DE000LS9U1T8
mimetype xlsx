--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711a285bd43746a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddd186e96434358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe41669b8c5344b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc586a7ce0bde45a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e719dec97984e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe41669b8c5344b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c91c7d75cc84b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc586a7ce0bde45a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future trend Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>