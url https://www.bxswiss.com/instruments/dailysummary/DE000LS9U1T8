--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddd186e96434358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95d899ccd244c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc586a7ce0bde45a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb177273f842c4d9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c91c7d75cc84b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc586a7ce0bde45a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39038652f7a34067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb177273f842c4d9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future trend Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>