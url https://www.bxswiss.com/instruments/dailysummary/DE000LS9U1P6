--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c2bb3d05f04c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b174e2a9a143ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030bbb251d484d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a58923c3ed421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6901ec4ef1f644c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030bbb251d484d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd674dbd7cf68455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a58923c3ed421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LA Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>