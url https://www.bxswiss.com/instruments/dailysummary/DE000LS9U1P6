--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b174e2a9a143ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0c48f113e94e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a58923c3ed421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe57b5c39c1491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd674dbd7cf68455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a58923c3ed421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112aeb88527b459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe57b5c39c1491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LA Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>