--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b10fe699e64808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38c243289dc44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cca428f6aee44b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe30ef2b46c742db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa44cf0fc8bb42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cca428f6aee44b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf821f644aeca46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe30ef2b46c742db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LA Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>87,452</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,762</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>88,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,814</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>