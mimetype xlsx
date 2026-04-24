--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38c243289dc44cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a39620eac143fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe30ef2b46c742db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89784f29efdc4b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf821f644aeca46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe30ef2b46c742db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8c67d3db784fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89784f29efdc4b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LA Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>