--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a39620eac143fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a57a0ab1d7427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89784f29efdc4b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f6bee6d2404206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8c67d3db784fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89784f29efdc4b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b6b3c8ef774a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f6bee6d2404206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LA Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>