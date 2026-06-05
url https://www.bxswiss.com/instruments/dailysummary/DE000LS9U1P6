--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a57a0ab1d7427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bf8add72904a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f6bee6d2404206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra540aeb0bde144e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b6b3c8ef774a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f6bee6d2404206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc211225ee2a341ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra540aeb0bde144e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LA Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>