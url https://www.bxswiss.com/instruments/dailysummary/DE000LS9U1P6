--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bf8add72904a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6144c82b5c144697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra540aeb0bde144e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6db4dfb65740d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc211225ee2a341ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra540aeb0bde144e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3cdab3a9be47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6db4dfb65740d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LA Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>