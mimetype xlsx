--- v9 (2026-06-25)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6144c82b5c144697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86586965f6e44174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6db4dfb65740d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20c5e0f36dc14b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3cdab3a9be47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6db4dfb65740d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc683a570ea4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20c5e0f36dc14b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LA Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,309</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>