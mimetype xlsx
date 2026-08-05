--- v10 (2026-06-27)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86586965f6e44174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb571841e6d4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20c5e0f36dc14b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc23fd7a3aa140b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc683a570ea4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20c5e0f36dc14b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2a3da967314cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc23fd7a3aa140b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LA Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>99,690</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>