--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb571841e6d4dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b434e1672ba481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc23fd7a3aa140b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca33a912a93d4bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2a3da967314cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc23fd7a3aa140b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57abf69b313d4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca33a912a93d4bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LA Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>