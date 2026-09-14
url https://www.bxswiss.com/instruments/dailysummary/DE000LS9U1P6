--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b434e1672ba481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c2bb3d05f04c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca33a912a93d4bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030bbb251d484d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57abf69b313d4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca33a912a93d4bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6901ec4ef1f644c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030bbb251d484d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LA Quality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>