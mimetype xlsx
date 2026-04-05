--- v2 (2026-02-21)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65ccb2de5e349ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe26943f1564e8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b6a067c310a4b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c58ede530b4482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98175a07422b41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b6a067c310a4b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e769d34b6842f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c58ede530b4482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>121,427</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>