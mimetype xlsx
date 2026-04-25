--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe26943f1564e8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82936a41d6c542e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c58ede530b4482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb062e3b93b469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e769d34b6842f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c58ede530b4482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7b7790c5874c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb062e3b93b469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>