--- v4 (2026-04-25)
+++ v5 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82936a41d6c542e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9359fbe6ca44211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb062e3b93b469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56501e6882ab451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7b7790c5874c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb062e3b93b469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99fcb4916f5647d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56501e6882ab451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>133,428</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>