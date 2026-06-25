--- v5 (2026-06-04)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9359fbe6ca44211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea3eac469ed4188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56501e6882ab451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96613d9a7c31438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99fcb4916f5647d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56501e6882ab451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62d533e957f4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96613d9a7c31438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>