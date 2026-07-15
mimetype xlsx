--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea3eac469ed4188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9ad5b0431a4017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96613d9a7c31438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c7dc66101d4a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62d533e957f4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96613d9a7c31438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7434459e67d848a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c7dc66101d4a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>