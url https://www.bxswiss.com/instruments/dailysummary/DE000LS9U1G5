--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9ad5b0431a4017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125b00f852e84fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c7dc66101d4a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0158fa208b204b83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7434459e67d848a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c7dc66101d4a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c70c3dbda94c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0158fa208b204b83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>