--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125b00f852e84fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1493314d9d4a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0158fa208b204b83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dca148f99254631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c70c3dbda94c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0158fa208b204b83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51837c45ef564ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dca148f99254631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>