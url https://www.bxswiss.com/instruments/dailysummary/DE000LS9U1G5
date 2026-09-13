--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1493314d9d4a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4c4a09f136470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dca148f99254631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9850a8f43af74f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51837c45ef564ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dca148f99254631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575ab9302de74eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9850a8f43af74f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>