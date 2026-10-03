--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4c4a09f136470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5430cac941403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9850a8f43af74f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562cbcad175e4bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575ab9302de74eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9850a8f43af74f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd51d234399447d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562cbcad175e4bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>