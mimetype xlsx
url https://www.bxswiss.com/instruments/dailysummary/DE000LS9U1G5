--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5430cac941403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a641490c1704936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562cbcad175e4bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a486a86fc93481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd51d234399447d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562cbcad175e4bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793a20c7cc6048bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a486a86fc93481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktien Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>