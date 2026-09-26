--- v11 (2026-08-17)
+++ v12 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207e1b82e2684011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fcf7444a2f4165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f22e185e5c4fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323d122e07d143d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc057f90b31d3432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f22e185e5c4fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff311e0bb28b4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323d122e07d143d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>113,333</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>