--- v12 (2026-09-26)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fcf7444a2f4165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5309fdf48b04e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323d122e07d143d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323c8921c2f147e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff311e0bb28b4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323d122e07d143d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c99781717f43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323c8921c2f147e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>109,013</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,912</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>110,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,169</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>