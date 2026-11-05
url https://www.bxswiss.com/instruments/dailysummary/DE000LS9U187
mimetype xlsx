--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5309fdf48b04e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9921acb54cd46e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323c8921c2f147e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458e0a05eb6c4c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c99781717f43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323c8921c2f147e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0671415c3fa64572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458e0a05eb6c4c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>110,677</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,609</x:t>
-[...485 lines deleted...]
-          <x:t>110,912</x:t>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>