--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa47bbd19bf45f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71895ad0bfc04326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590a475eb8e84fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f202f42cc84382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76f1c71b6f9f46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590a475eb8e84fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74efacd2b27d458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f202f42cc84382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>