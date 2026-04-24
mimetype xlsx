--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71895ad0bfc04326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf9bc30535147a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f202f42cc84382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606c27ce307f47e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74efacd2b27d458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f202f42cc84382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fba0aecc9e4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606c27ce307f47e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,166</x:t>
-[...306 lines deleted...]
-          <x:t>97,282</x:t>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>