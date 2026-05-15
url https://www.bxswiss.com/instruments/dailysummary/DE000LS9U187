--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf9bc30535147a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85f0fe44ad640fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606c27ce307f47e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0ae23a1ab54912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fba0aecc9e4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606c27ce307f47e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995a8e540e114bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0ae23a1ab54912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>