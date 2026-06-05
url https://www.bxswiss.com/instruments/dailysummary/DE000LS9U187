--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85f0fe44ad640fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6b603744af4b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0ae23a1ab54912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b5a86793404b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995a8e540e114bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0ae23a1ab54912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d3b600f1e44ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b5a86793404b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>102,268</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,656</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>