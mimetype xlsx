--- v8 (2026-06-05)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6b603744af4b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33490edabb024806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b5a86793404b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07aa61606f4b4f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d3b600f1e44ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b5a86793404b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54c90b0e88645b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07aa61606f4b4f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>