--- v9 (2026-07-06)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33490edabb024806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde372f4f0f3045d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07aa61606f4b4f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fbdb1313e6a4698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54c90b0e88645b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07aa61606f4b4f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c83404d382e4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fbdb1313e6a4698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>