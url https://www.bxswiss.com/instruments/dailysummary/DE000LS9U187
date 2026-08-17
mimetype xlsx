--- v10 (2026-07-27)
+++ v11 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde372f4f0f3045d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207e1b82e2684011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fbdb1313e6a4698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f22e185e5c4fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c83404d382e4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fbdb1313e6a4698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc057f90b31d3432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f22e185e5c4fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>108,660</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,643</x:t>
-[...60 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>