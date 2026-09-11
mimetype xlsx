--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc2382d4ef6401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5b80d2aa39469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190a06e2464242d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra16df052108e46a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff38b9a2a954b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190a06e2464242d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d4804107754b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra16df052108e46a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analytisch nur das Beste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>