--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5b80d2aa39469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R020ada792080410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra16df052108e46a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a6edd255d14515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d4804107754b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra16df052108e46a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac22ab837e7475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a6edd255d14515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analytisch nur das Beste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>