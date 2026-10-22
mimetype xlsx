--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R020ada792080410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9be816bb144ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a6edd255d14515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eec6f0e4a25407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac22ab837e7475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a6edd255d14515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305f2e90edad45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eec6f0e4a25407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analytisch nur das Beste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>