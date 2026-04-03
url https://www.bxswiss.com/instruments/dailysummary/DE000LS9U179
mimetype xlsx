--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e871b9d9a4a4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca06ca4a4c9499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6997bf5e747d4288"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec5392a272ab4c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3672641a01124539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6997bf5e747d4288" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5564f97a45884726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec5392a272ab4c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analytisch nur das Beste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>