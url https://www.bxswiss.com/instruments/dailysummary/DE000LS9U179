--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca06ca4a4c9499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a81a5f280144280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec5392a272ab4c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8165f5bfbae24312"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5564f97a45884726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec5392a272ab4c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5174706bba9841ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8165f5bfbae24312" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analytisch nur das Beste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>