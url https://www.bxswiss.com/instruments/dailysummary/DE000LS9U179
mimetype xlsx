--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a81a5f280144280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964389afe7d54cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8165f5bfbae24312"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f81899d43e4d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5174706bba9841ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8165f5bfbae24312" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae78b7ffa32f4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f81899d43e4d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analytisch nur das Beste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>