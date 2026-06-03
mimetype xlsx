--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964389afe7d54cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65201068c0944121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f81899d43e4d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a481deaeff04665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae78b7ffa32f4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f81899d43e4d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e855a055612499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a481deaeff04665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analytisch nur das Beste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>