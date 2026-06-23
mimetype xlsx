--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65201068c0944121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877176dcff5b4c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a481deaeff04665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04c8cc31fb141e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e855a055612499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a481deaeff04665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6454f005954918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04c8cc31fb141e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analytisch nur das Beste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>