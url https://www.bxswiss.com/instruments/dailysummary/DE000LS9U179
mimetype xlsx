--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877176dcff5b4c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d349fc58c941d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04c8cc31fb141e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5b5d3bfaf04729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6454f005954918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04c8cc31fb141e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031696ccec15482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5b5d3bfaf04729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analytisch nur das Beste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>