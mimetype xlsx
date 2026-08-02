--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d349fc58c941d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b669276d1e44a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5b5d3bfaf04729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c37a8c81244001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031696ccec15482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5b5d3bfaf04729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f3007cb75c4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c37a8c81244001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analytisch nur das Beste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>126,290</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>