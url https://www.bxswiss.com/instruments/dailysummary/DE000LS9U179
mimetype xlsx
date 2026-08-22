--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b669276d1e44a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc2382d4ef6401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c37a8c81244001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190a06e2464242d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f3007cb75c4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c37a8c81244001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff38b9a2a954b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190a06e2464242d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analytisch nur das Beste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,731</x:t>
-[...468 lines deleted...]
-          <x:t>125,921</x:t>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>