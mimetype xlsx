--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf962e3943a4224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0f668269224f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f41e32a14945e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5024f444c04ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c912d03da73486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f41e32a14945e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12cee36c8ade49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5024f444c04ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diese kleine Spende </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...328 lines deleted...]
-          <x:t>112,488</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,047</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>113,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>114,133</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,056</x:t>
-[...134 lines deleted...]
-          <x:t>116,169</x:t>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>