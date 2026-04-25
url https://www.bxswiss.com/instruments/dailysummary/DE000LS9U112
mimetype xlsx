--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0f668269224f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcea16e5012b4616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5024f444c04ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f391fa2a4b4d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12cee36c8ade49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5024f444c04ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8434d8b591fd4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f391fa2a4b4d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diese kleine Spende </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>