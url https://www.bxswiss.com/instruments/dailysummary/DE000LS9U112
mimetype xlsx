--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcea16e5012b4616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541d722d2e25406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f391fa2a4b4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37915374a12942fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8434d8b591fd4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f391fa2a4b4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f364e97fd2d44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37915374a12942fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diese kleine Spende </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>