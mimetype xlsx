--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541d722d2e25406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d40e21e2f5b46cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37915374a12942fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22555a4c39e14a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f364e97fd2d44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37915374a12942fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf076274a16e43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22555a4c39e14a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diese kleine Spende </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,008</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>121,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,209</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>