--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d40e21e2f5b46cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179a1f68edc64e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22555a4c39e14a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2165456855b46aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf076274a16e43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22555a4c39e14a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc3ff6194894f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2165456855b46aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diese kleine Spende </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>