--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179a1f68edc64e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68a3056dbaf466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2165456855b46aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679819e4afa7405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc3ff6194894f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2165456855b46aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc280925adf42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679819e4afa7405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diese kleine Spende </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>