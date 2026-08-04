--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68a3056dbaf466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89f0569ca4d4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679819e4afa7405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5000fa5129b0418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc280925adf42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679819e4afa7405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86a3a9665a1461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5000fa5129b0418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diese kleine Spende </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>