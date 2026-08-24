--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89f0569ca4d4614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19dac14aedd46b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5000fa5129b0418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d546edbffb948e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86a3a9665a1461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5000fa5129b0418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb35eeb46ca4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d546edbffb948e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diese kleine Spende </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>