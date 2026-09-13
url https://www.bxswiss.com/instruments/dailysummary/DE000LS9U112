--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19dac14aedd46b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc4d1142fcd49df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d546edbffb948e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2904f2d78cb24586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb35eeb46ca4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d546edbffb948e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54c29e5591f4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2904f2d78cb24586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diese kleine Spende </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>131,176</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>