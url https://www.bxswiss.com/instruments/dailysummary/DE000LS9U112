--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc4d1142fcd49df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a3dffe3eef4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2904f2d78cb24586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479b4db531f54a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54c29e5591f4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2904f2d78cb24586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c53fcd78d94eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479b4db531f54a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diese kleine Spende </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>