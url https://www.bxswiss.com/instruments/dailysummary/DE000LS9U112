--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a3dffe3eef4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeb69597a2d44b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479b4db531f54a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c671e59d874ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c53fcd78d94eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479b4db531f54a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035574b7ef37481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c671e59d874ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diese kleine Spende </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>