--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56edb35fe30b41ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd61a434382e47fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R930d650776714f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa525e4f27d74c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4d1bb6749843f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R930d650776714f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b64d15b7b8c483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa525e4f27d74c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Menzenbach Invest FuTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>