--- v11 (2026-09-19)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd61a434382e47fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3f0a3bc67e4c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa525e4f27d74c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8782e26038e54f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b64d15b7b8c483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa525e4f27d74c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bba277f0099462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8782e26038e54f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Menzenbach Invest FuTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>