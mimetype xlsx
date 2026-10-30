--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3f0a3bc67e4c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60aa95d7875548d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8782e26038e54f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a664fb0713c49e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bba277f0099462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8782e26038e54f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee9a753a9d2419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a664fb0713c49e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Menzenbach Invest FuTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>