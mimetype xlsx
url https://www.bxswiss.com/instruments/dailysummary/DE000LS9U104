--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4376f2156dc34629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb139680114c44a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c43ba9ed9c54c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81ec89bdc174119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b37191943e43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c43ba9ed9c54c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e02e9b8e6246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81ec89bdc174119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Menzenbach Invest FuTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>