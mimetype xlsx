--- v7 (2026-04-05)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb139680114c44a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df3fff205784139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81ec89bdc174119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3146fc7eac4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e02e9b8e6246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81ec89bdc174119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc7cc6d11464399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3146fc7eac4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Menzenbach Invest FuTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>157,972</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>