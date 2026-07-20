--- v8 (2026-06-13)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df3fff205784139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57eaf9ddf384276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3146fc7eac4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e442896dcd94bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc7cc6d11464399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3146fc7eac4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1c4eb47f5c45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e442896dcd94bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Menzenbach Invest FuTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>213,742</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>