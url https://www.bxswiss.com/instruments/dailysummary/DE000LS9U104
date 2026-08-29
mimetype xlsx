--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57eaf9ddf384276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56edb35fe30b41ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e442896dcd94bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R930d650776714f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1c4eb47f5c45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e442896dcd94bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4d1bb6749843f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R930d650776714f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Menzenbach Invest FuTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,272</x:t>
-[...198 lines deleted...]
-          <x:t>197,001</x:t>
+          <x:t>212,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>