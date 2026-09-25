--- v12 (2026-09-05)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c421bc6d35545d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061720b0d561408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd17af3ef8edc4b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9549bd0f7dfd4b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f71b42f8cb24d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd17af3ef8edc4b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c5eff51ca34700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9549bd0f7dfd4b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Excellence Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>150,129</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,114</x:t>
-[...409 lines deleted...]
-          <x:t>152,793</x:t>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>