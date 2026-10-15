--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061720b0d561408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83dd53942cf44c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9549bd0f7dfd4b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4b9a071d2944c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c5eff51ca34700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9549bd0f7dfd4b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031ac2f3f2194edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4b9a071d2944c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Excellence Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>