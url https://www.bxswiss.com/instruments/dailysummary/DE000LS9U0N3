--- v14 (2026-10-15)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83dd53942cf44c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdede84bc512d4bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4b9a071d2944c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d819acf8ce44b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031ac2f3f2194edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4b9a071d2944c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae68cf5992e4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d819acf8ce44b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Excellence Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>