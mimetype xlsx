--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d796110604c4f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecd95f05ead4cbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf560a55aa5a64f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45443047bf74441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c51312edcc423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf560a55aa5a64f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e97875c04d14f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45443047bf74441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Excellence Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>