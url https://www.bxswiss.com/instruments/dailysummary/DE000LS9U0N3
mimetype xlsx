--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecd95f05ead4cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cf08b9332d4d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45443047bf74441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834a119f611644f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e97875c04d14f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45443047bf74441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7108cc672511405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834a119f611644f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Excellence Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>