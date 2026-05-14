--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cf08b9332d4d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbd003edff242be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834a119f611644f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9301bc050bc9406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7108cc672511405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834a119f611644f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c2b7f2b49ad4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9301bc050bc9406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Excellence Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>