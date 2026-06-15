--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbd003edff242be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8706ab64f34471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9301bc050bc9406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda27a591366e4046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c2b7f2b49ad4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9301bc050bc9406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953a26d6bbf749ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda27a591366e4046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Excellence Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>145,300</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,852</x:t>
-[...328 lines deleted...]
-          <x:t>148,929</x:t>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>