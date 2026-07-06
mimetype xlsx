--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8706ab64f34471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43cba4b010cc4d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda27a591366e4046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d37784b33a14637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953a26d6bbf749ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda27a591366e4046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8d8d756f6c40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d37784b33a14637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Excellence Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>