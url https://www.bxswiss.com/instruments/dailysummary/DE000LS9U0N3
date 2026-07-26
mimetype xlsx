--- v9 (2026-07-06)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43cba4b010cc4d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97481dfc675f4014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d37784b33a14637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99a8d87b4334a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8d8d756f6c40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d37784b33a14637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a954c7e42b84ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99a8d87b4334a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Excellence Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>