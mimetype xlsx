--- v10 (2026-07-26)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97481dfc675f4014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235304bd2a77422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99a8d87b4334a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0725e8ffef46ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a954c7e42b84ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99a8d87b4334a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3fb11ec5695441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0725e8ffef46ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Excellence Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>