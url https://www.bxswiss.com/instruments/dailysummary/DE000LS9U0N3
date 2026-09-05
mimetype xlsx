--- v11 (2026-08-16)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235304bd2a77422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c421bc6d35545d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0725e8ffef46ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd17af3ef8edc4b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3fb11ec5695441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0725e8ffef46ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f71b42f8cb24d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd17af3ef8edc4b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Excellence Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0N3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>