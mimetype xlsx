--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5102b2e15d4b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92af6d2f5e3f40d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723ea5aa509449a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R433fa8460ace4be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67e82211ab34068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723ea5aa509449a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c43d265d3a34ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R433fa8460ace4be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktive Aktien Anlagestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>