--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92af6d2f5e3f40d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d161e460f547f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R433fa8460ace4be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f8919c29474272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c43d265d3a34ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R433fa8460ace4be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c428dbf6294c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f8919c29474272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktive Aktien Anlagestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>