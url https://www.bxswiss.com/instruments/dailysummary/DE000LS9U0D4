--- v6 (2026-04-23)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d161e460f547f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a43719e5b154337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f8919c29474272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c8095593254344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c428dbf6294c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f8919c29474272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c61feb5f064364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c8095593254344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktive Aktien Anlagestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>154,087</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>