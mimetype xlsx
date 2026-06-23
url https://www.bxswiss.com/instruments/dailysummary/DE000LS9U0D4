--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a43719e5b154337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc2f2038efb45d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c8095593254344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fd2cd97b7b4ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c61feb5f064364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c8095593254344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66abc70d77c648a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fd2cd97b7b4ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktive Aktien Anlagestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>