--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc2f2038efb45d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618a066f2540471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fd2cd97b7b4ffa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1fa115916364c59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66abc70d77c648a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fd2cd97b7b4ffa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6b959388c54be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1fa115916364c59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktive Aktien Anlagestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>