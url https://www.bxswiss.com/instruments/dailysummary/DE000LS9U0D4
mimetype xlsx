--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618a066f2540471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529b69baef1b4c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1fa115916364c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df7328d7b5342ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6b959388c54be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1fa115916364c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99b66958d49848a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df7328d7b5342ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktive Aktien Anlagestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>