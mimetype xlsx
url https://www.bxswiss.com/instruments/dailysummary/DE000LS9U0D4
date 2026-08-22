--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529b69baef1b4c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b801aa941474285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df7328d7b5342ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25032e79cfcb4281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99b66958d49848a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df7328d7b5342ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a34626a6494f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25032e79cfcb4281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktive Aktien Anlagestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>