--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b801aa941474285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880aa038c2b0494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25032e79cfcb4281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2239dc6add477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a34626a6494f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25032e79cfcb4281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644170e67f984ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2239dc6add477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktive Aktien Anlagestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>