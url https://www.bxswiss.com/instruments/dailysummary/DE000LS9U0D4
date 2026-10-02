--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880aa038c2b0494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34d7708f7f2499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2239dc6add477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000f8284d32a4373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644170e67f984ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2239dc6add477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d66834b21d4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000f8284d32a4373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktive Aktien Anlagestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>