--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34d7708f7f2499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ec56094cf6456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000f8284d32a4373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68de6e568c8c4a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d66834b21d4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000f8284d32a4373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838a6005d7e04efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68de6e568c8c4a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktive Aktien Anlagestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>