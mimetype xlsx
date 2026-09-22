--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c64773ecca84c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e759e5a1dd4d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672793ae0e534db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc83643160545d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44fa5e8a05094bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672793ae0e534db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec744b865c4648da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc83643160545d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SYM Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>