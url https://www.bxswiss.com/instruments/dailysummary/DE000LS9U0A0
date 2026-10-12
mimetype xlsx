--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e759e5a1dd4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14ad0920be944ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc83643160545d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5fe9287ad840eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec744b865c4648da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc83643160545d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65981b0dbb9344c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5fe9287ad840eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SYM Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>