--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14ad0920be944ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b6bb214f65494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5fe9287ad840eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b2f75be22c04c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65981b0dbb9344c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5fe9287ad840eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31902a8168c4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b2f75be22c04c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SYM Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>