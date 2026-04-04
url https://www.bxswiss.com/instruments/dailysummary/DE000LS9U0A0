--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5465757e17044744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed0a247f60a4948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e6810105424e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54fab359c73345a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0761ad529094f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e6810105424e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7709e86c14a4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54fab359c73345a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SYM Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>