--- v6 (2026-04-04)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed0a247f60a4948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fbc6b3a6f9d401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54fab359c73345a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcc0832658a4da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7709e86c14a4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54fab359c73345a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188a9f3343524b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcc0832658a4da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SYM Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>