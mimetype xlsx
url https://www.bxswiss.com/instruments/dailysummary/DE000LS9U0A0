--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fbc6b3a6f9d401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2a31c02ae145f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcc0832658a4da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1cb573837c54ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188a9f3343524b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcc0832658a4da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e6747f6d5345ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1cb573837c54ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SYM Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>88,346</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>