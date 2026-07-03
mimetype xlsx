--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2a31c02ae145f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0342a96e5444085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1cb573837c54ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36eeda8fa5994392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e6747f6d5345ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1cb573837c54ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c00f71c0811448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36eeda8fa5994392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SYM Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>