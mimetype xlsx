--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0342a96e5444085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05a9e2f016c45bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36eeda8fa5994392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac221895703a4499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c00f71c0811448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36eeda8fa5994392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d344aa9bb224fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac221895703a4499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SYM Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>97,494</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>96,198</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,976</x:t>
-[...58 lines deleted...]
-          <x:t>99,387</x:t>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>