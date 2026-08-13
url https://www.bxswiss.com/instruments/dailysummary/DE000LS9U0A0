--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05a9e2f016c45bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3e34d5ed6142e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac221895703a4499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf668f55dd34b4f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d344aa9bb224fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac221895703a4499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R400c11221caf4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf668f55dd34b4f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SYM Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>96,198</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,976</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>99,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,562</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>