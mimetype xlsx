--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3e34d5ed6142e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c64773ecca84c64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf668f55dd34b4f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672793ae0e534db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R400c11221caf4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf668f55dd34b4f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44fa5e8a05094bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672793ae0e534db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SYM Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U0A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>