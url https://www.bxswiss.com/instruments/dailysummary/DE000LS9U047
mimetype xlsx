--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8561df1e4531459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c510c29099347da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a9d32d62c84bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf158d80e37d7455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5bdad2187bd4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a9d32d62c84bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3eff96b90194f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf158d80e37d7455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Patricks Investment Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>185,335</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,717</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>185,211</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,407</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>187,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,487</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>