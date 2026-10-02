--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c510c29099347da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7313b995e831453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf158d80e37d7455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e545e5ae82340d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3eff96b90194f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf158d80e37d7455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d8f38c6879b4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e545e5ae82340d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Patricks Investment Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>182,137</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,998</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>