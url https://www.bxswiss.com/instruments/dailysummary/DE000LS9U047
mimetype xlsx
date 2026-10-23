--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7313b995e831453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9fa915ec79e4e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e545e5ae82340d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc27545d62b4a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d8f38c6879b4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e545e5ae82340d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77042e064b434306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc27545d62b4a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Patricks Investment Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>179,622</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,065</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>176,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>