--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59a453a72dd478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b9e85107b145e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d6d831b52c4b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2789663354b144c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb690ed8ad51642a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d6d831b52c4b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756315b8684b4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2789663354b144c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Patricks Investment Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>