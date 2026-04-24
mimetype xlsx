--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b9e85107b145e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c33ce709624a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2789663354b144c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ef4e0d462f473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756315b8684b4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2789663354b144c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12013aa4023a4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ef4e0d462f473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Patricks Investment Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>155,475</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,234</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,284</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>