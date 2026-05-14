--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c33ce709624a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26132f799e774a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ef4e0d462f473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83bfb1d52e00490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12013aa4023a4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ef4e0d462f473b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234bcd15938049b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83bfb1d52e00490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Patricks Investment Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>