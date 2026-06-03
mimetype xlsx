--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26132f799e774a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476c71bfddd04801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83bfb1d52e00490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb061f323f834419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234bcd15938049b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83bfb1d52e00490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25cb9cf0bc034886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb061f323f834419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Patricks Investment Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,571</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>165,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>