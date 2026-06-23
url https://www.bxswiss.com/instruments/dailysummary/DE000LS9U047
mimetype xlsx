--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476c71bfddd04801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1ec3c4d91547b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb061f323f834419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b42663df7d4b57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25cb9cf0bc034886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb061f323f834419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re115a18b60e94a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b42663df7d4b57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Patricks Investment Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>