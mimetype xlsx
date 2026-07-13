--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1ec3c4d91547b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re187c32bc80a4a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b42663df7d4b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeaf6d9681cb4ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re115a18b60e94a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b42663df7d4b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41f4a8b7fa54cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeaf6d9681cb4ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Patricks Investment Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>