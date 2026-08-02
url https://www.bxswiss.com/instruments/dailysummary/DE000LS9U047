--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re187c32bc80a4a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0a0e6862104b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeaf6d9681cb4ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab899db71ee84a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41f4a8b7fa54cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeaf6d9681cb4ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7745f955a6ff4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab899db71ee84a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Patricks Investment Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>167,784</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,940</x:t>
-[...296 lines deleted...]
-          <x:t>166,022</x:t>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>