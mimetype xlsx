--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0a0e6862104b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8561df1e4531459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab899db71ee84a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a9d32d62c84bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7745f955a6ff4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab899db71ee84a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5bdad2187bd4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a9d32d62c84bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Patricks Investment Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>