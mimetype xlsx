--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a863221765d40f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d713dfc555f499b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8047a5cc0c6b414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704cba1e37af45a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50e9ff204ce4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8047a5cc0c6b414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b6a3dfdae5476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704cba1e37af45a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moonshot Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...473 lines deleted...]
-          <x:t>36,024</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>36,894</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>