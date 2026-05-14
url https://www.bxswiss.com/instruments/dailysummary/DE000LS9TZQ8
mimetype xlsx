--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d713dfc555f499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a437aeca2414d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704cba1e37af45a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174f8f3c25f04e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b6a3dfdae5476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704cba1e37af45a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe563f395604b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174f8f3c25f04e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moonshot Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>