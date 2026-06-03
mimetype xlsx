--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a437aeca2414d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915638f33a9443e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174f8f3c25f04e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008a016cd1904cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe563f395604b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174f8f3c25f04e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381f56ba6d704f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008a016cd1904cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moonshot Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>