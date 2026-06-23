--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915638f33a9443e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdfe54dea284417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008a016cd1904cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261b5e008a7049c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381f56ba6d704f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008a016cd1904cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5389fcfb205d41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261b5e008a7049c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moonshot Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,984</x:t>
@@ -710,31 +312,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>