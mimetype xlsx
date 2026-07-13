--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdfe54dea284417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9962d31293f1483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261b5e008a7049c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c05c49caeb4841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5389fcfb205d41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261b5e008a7049c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32d5b19785c48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c05c49caeb4841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moonshot Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>