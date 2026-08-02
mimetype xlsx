--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9962d31293f1483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f59f6db91774769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c05c49caeb4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5423970d5cdc4b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32d5b19785c48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c05c49caeb4841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320d11aa0d9441f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5423970d5cdc4b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moonshot Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>