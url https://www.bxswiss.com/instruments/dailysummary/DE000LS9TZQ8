--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f59f6db91774769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe94e4f0ea5b4b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5423970d5cdc4b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0ac0cc95fc4488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320d11aa0d9441f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5423970d5cdc4b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53c743d8230742b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0ac0cc95fc4488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moonshot Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,333</x:t>
-[...441 lines deleted...]
-          <x:t>44,418</x:t>
+          <x:t>51,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>