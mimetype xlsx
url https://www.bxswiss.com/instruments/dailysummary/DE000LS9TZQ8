--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe94e4f0ea5b4b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c8e36d46fe415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0ac0cc95fc4488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64e36d6f2b04050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53c743d8230742b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0ac0cc95fc4488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aed992e49a44a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64e36d6f2b04050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moonshot Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>