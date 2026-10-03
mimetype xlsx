--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c8e36d46fe415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d11f922bd9649c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64e36d6f2b04050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2a04b5ddd346a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aed992e49a44a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64e36d6f2b04050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e2b7dedd984924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2a04b5ddd346a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moonshot Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>55,461</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,533</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>53,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,247</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>