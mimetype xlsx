--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d11f922bd9649c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ef80b3ecf04d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2a04b5ddd346a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1294d670b3f4d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e2b7dedd984924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2a04b5ddd346a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9010f41f2bb64457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1294d670b3f4d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moonshot Biotechs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>