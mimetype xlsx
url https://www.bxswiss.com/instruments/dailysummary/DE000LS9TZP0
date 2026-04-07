--- v3 (2026-02-21)
+++ v4 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659c3ac3194146bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e929fe212434a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c2bffa179ca4645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd5ae63df0e49a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d00d2fe98bc42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c2bffa179ca4645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27f4509706244ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd5ae63df0e49a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien fuers Leben </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...153 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>