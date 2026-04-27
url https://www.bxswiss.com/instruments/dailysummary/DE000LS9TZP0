--- v4 (2026-04-07)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e929fe212434a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bff0df6c854e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd5ae63df0e49a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce1dd559a1f42b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27f4509706244ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd5ae63df0e49a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ba735ae1ec43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce1dd559a1f42b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien fuers Leben </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>