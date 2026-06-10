--- v5 (2026-04-27)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bff0df6c854e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57804d3c4b4b4638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce1dd559a1f42b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be1aecf3b844c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ba735ae1ec43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce1dd559a1f42b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670ad2b4a8194e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be1aecf3b844c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien fuers Leben </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...132 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>