--- v6 (2026-06-10)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57804d3c4b4b4638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ab61297b7f45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be1aecf3b844c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bae71e465ec4802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670ad2b4a8194e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be1aecf3b844c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9089b70f9fc47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bae71e465ec4802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien fuers Leben </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...117 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>