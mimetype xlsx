--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ab61297b7f45e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8695664b3ca84817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bae71e465ec4802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607458407b9d448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9089b70f9fc47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bae71e465ec4802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc503738ba1234ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607458407b9d448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien fuers Leben </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>