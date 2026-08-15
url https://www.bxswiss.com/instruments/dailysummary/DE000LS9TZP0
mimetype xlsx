--- v8 (2026-07-25)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8695664b3ca84817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667f144f40a4462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607458407b9d448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24270f1741464afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc503738ba1234ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607458407b9d448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a64268f63744049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24270f1741464afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien fuers Leben </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -297,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>