--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667f144f40a4462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6826c53025e54dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24270f1741464afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3f0682eecf45db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a64268f63744049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24270f1741464afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4baf78eb47f47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3f0682eecf45db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien fuers Leben </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,296 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>