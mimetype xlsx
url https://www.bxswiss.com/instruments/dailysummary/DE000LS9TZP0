--- v10 (2026-09-04)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6826c53025e54dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249d0694e8504ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3f0682eecf45db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574e500ce0de4c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4baf78eb47f47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3f0682eecf45db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd5f709ce574802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574e500ce0de4c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien fuers Leben </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,353 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...111 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,795</x:t>
-[...198 lines deleted...]
-          <x:t>144,529</x:t>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>