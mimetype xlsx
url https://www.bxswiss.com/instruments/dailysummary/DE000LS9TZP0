--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249d0694e8504ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81fa37f7ad4f43c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574e500ce0de4c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b026f14698a41e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd5f709ce574802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574e500ce0de4c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9657c1feeb4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b026f14698a41e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien fuers Leben </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>144,257</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,937</x:t>
-[...264 lines deleted...]
-          <x:t>144,459</x:t>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>142,132</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>