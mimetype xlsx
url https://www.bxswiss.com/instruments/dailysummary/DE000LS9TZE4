--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf30c08d3094a4dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2882b818499404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68cbdf8f0ee84b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b373df10594ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc9e5bba4494da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68cbdf8f0ee84b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a0ef8cea96460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b373df10594ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigOnes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>