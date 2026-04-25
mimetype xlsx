--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2882b818499404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819d3b477b4148ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b373df10594ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795417e19a204ba6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a0ef8cea96460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b373df10594ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba42c051034242ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795417e19a204ba6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigOnes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>