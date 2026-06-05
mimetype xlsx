--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819d3b477b4148ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce19b89085c54f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795417e19a204ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae4326e85064453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba42c051034242ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795417e19a204ba6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33186f98623f4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae4326e85064453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigOnes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>149,908</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>