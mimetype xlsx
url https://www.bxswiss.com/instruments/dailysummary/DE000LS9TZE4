--- v7 (2026-06-05)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce19b89085c54f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5712ef1b23df45ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae4326e85064453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b7663d692a4f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33186f98623f4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae4326e85064453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce5bca4e7de343e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b7663d692a4f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigOnes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...419 lines deleted...]
-          <x:t>166,122</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,862</x:t>
@@ -764,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>