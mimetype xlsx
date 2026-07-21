--- v8 (2026-06-29)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5712ef1b23df45ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R206488a429b34301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b7663d692a4f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda72f4dbce7b494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce5bca4e7de343e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b7663d692a4f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b18e2d4d7c4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda72f4dbce7b494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigOnes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>