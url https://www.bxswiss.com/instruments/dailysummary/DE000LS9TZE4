--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R206488a429b34301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22d8cc5f5d74278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda72f4dbce7b494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7508b9f31604445"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b18e2d4d7c4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda72f4dbce7b494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22bb93663004f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7508b9f31604445" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigOnes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>164,353</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>