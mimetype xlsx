--- v10 (2026-08-30)
+++ v11 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22d8cc5f5d74278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc4d435d6ee4095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7508b9f31604445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ff4f1487154d4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22bb93663004f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7508b9f31604445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4ca1bc5bd34c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ff4f1487154d4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigOnes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>