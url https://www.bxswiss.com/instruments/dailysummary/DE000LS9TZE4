--- v11 (2026-09-20)
+++ v12 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc4d435d6ee4095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2099e08bebf04cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ff4f1487154d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ac0bb6e45c5490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4ca1bc5bd34c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ff4f1487154d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57c5129acf3477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ac0bb6e45c5490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigOnes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>159,058</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,936</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>159,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,639</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>