--- v12 (2026-10-11)
+++ v13 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2099e08bebf04cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9ac4af8bd34352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ac0bb6e45c5490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf294530b3e684359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57c5129acf3477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ac0bb6e45c5490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ffe9bac68e4340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf294530b3e684359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigOnes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TZE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>