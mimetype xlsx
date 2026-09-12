--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdae14b48de84eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3144dc276ec4eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6934ae3f80b48a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2354fdd706a8469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599ae53af6ae41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6934ae3f80b48a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216fb65a667f4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2354fdd706a8469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>