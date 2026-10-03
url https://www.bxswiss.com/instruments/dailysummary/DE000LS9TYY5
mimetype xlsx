--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3144dc276ec4eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b1ac48796a4150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2354fdd706a8469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1096dd9eb3714546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216fb65a667f4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2354fdd706a8469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb901d29a8aed4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1096dd9eb3714546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>122,651</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,401</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>124,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>