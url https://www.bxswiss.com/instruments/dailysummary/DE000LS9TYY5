--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b1ac48796a4150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07e72477b6a4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1096dd9eb3714546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d61ce7cca6457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb901d29a8aed4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1096dd9eb3714546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad691d8235246ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d61ce7cca6457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>124,228</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,291</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>122,736</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>