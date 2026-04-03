--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f0411ad4124afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d631cfab514d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4b02dfdad84e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8378684a20344b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra24a2c3fef4944dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4b02dfdad84e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e752cb699849b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8378684a20344b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>