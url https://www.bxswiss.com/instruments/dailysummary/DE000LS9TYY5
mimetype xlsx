--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d631cfab514d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd90a31aeb454315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8378684a20344b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f28ea7a3b24498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e752cb699849b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8378684a20344b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeee5168b4684a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f28ea7a3b24498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>110,219</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,744</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>104,668</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>