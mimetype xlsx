--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd90a31aeb454315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be575a38de94aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f28ea7a3b24498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe516545170c4ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeee5168b4684a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f28ea7a3b24498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6af0d6e33640ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe516545170c4ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>