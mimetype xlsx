--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be575a38de94aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2786bef632fe4920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe516545170c4ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7a31136e984c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6af0d6e33640ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe516545170c4ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101b11b6c29940fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7a31136e984c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>