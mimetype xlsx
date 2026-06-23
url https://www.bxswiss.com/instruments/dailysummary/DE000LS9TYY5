--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2786bef632fe4920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaee3ddd8d7a4973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7a31136e984c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6a0e4038eb4f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101b11b6c29940fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7a31136e984c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058193490b00488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6a0e4038eb4f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>