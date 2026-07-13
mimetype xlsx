--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaee3ddd8d7a4973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e0a719c4954f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6a0e4038eb4f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddea120412b4468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058193490b00488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6a0e4038eb4f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fe28d7533234f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddea120412b4468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>