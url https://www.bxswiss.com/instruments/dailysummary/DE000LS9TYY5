--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e0a719c4954f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06e42f55f074f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddea120412b4468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7cf17e8d6d4823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fe28d7533234f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddea120412b4468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf973d33ce56b421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7cf17e8d6d4823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>