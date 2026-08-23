--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06e42f55f074f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdae14b48de84eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7cf17e8d6d4823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6934ae3f80b48a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf973d33ce56b421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7cf17e8d6d4823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599ae53af6ae41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6934ae3f80b48a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>