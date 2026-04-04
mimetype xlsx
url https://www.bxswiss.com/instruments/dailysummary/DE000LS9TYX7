--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421a79568bf44051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf89076601f24401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eff3d445214422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598b822dc3c64d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fed6dadd1364c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eff3d445214422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd564de6e7949bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598b822dc3c64d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LONG RANGE TRADING </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>