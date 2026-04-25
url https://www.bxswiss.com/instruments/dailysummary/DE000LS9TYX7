--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf89076601f24401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bb13e1528fa43fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598b822dc3c64d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a86c9039ac749e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd564de6e7949bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598b822dc3c64d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1528c540cb4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a86c9039ac749e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LONG RANGE TRADING </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>134,438</x:t>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,348</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>136,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,607</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>