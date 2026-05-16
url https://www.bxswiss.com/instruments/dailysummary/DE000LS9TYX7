--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bb13e1528fa43fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824d7f6052e24806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a86c9039ac749e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dada6eba6d84010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1528c540cb4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a86c9039ac749e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454b765349d74bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dada6eba6d84010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LONG RANGE TRADING </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>