--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824d7f6052e24806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f63bb26e829437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dada6eba6d84010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc58ecb080f4652"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454b765349d74bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dada6eba6d84010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f19c4be74546e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc58ecb080f4652" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LONG RANGE TRADING </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>