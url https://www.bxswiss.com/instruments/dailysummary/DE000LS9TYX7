--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f63bb26e829437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f61c00584c94a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc58ecb080f4652"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc656d7b590d4c33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f19c4be74546e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc58ecb080f4652" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fa7346ad154a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc656d7b590d4c33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LONG RANGE TRADING </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>