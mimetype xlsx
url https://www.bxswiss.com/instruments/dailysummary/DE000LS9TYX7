--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f61c00584c94a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4267398334da42a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc656d7b590d4c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9169cb6b5ba41db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fa7346ad154a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc656d7b590d4c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d83df7481e48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9169cb6b5ba41db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LONG RANGE TRADING </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>