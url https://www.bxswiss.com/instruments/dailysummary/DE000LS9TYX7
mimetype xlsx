--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4267398334da42a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24eaf66fb7d84705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9169cb6b5ba41db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16078b19e734905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d83df7481e48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9169cb6b5ba41db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c46f5ba84d4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16078b19e734905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LONG RANGE TRADING </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>142,129</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>146,678</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>