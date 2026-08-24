--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24eaf66fb7d84705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6b3ea89a514263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16078b19e734905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f958295a05649a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c46f5ba84d4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16078b19e734905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28dc7d3c1ba1456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f958295a05649a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LONG RANGE TRADING </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>