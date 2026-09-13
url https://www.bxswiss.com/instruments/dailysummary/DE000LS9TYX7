--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6b3ea89a514263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9401e3cf7c4e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f958295a05649a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ede80a011fe4a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28dc7d3c1ba1456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f958295a05649a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a28c029265d475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ede80a011fe4a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LONG RANGE TRADING </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>147,205</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,810</x:t>
-[...355 lines deleted...]
-          <x:t>156,875</x:t>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>