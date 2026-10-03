--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9401e3cf7c4e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6c958da3a0645cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ede80a011fe4a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb153e2eae54f4422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a28c029265d475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ede80a011fe4a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6c08c10b7f44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb153e2eae54f4422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LONG RANGE TRADING </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>