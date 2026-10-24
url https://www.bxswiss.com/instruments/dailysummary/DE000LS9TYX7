--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6c958da3a0645cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf269ce30f04706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb153e2eae54f4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f52dcf9edd8447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6c08c10b7f44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb153e2eae54f4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fba0936edfa4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f52dcf9edd8447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LONG RANGE TRADING </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>