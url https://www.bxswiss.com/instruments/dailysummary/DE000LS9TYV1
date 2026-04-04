--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1d7021590d4a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11ed9343a114020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c5ec2a064e453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc366a9293004e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc7717bb7bd41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c5ec2a064e453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055b8b3606a94cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc366a9293004e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ExponentialScalableCombinatorial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>