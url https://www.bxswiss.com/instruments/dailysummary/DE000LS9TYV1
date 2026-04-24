--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11ed9343a114020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f0884e51e05468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc366a9293004e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refae62c04a9049c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055b8b3606a94cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc366a9293004e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f3f26777ee4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refae62c04a9049c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ExponentialScalableCombinatorial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>