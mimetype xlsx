--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f0884e51e05468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race45fc00cb54f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refae62c04a9049c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf3717f48804769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f3f26777ee4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refae62c04a9049c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f449d4c6ef54df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf3717f48804769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ExponentialScalableCombinatorial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>