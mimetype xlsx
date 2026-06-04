--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race45fc00cb54f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c61d65bea34a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf3717f48804769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24930c1920d54736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f449d4c6ef54df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf3717f48804769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbdc511abb024c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24930c1920d54736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ExponentialScalableCombinatorial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>