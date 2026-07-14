--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c61d65bea34a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c97d3a9169a4448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24930c1920d54736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra504e0b0dc744098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbdc511abb024c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24930c1920d54736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff6fcb816d24e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra504e0b0dc744098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ExponentialScalableCombinatorial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...566 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,491</x:t>
-[...9 lines deleted...]
-          <x:t>201,163</x:t>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>