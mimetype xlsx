--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c97d3a9169a4448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e79b87088f4401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra504e0b0dc744098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc9ec274479d4766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff6fcb816d24e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra504e0b0dc744098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf180751e184be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc9ec274479d4766" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ExponentialScalableCombinatorial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>