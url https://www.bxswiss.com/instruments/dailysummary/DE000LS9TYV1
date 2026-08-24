--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e79b87088f4401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe676872b714204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc9ec274479d4766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6559324bd24c69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf180751e184be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc9ec274479d4766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8125c1c9bb4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6559324bd24c69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ExponentialScalableCombinatorial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>