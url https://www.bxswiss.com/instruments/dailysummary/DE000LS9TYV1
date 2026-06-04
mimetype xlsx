--- v8 (2026-06-04)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c61d65bea34a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87936ccf92b046b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24930c1920d54736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77cd1fdfbecb40e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbdc511abb024c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24930c1920d54736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3b75b572a54849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77cd1fdfbecb40e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ExponentialScalableCombinatorial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,55 +713,28 @@
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,583</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row>
-[...25 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>