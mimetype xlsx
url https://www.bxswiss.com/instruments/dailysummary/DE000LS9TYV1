--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87936ccf92b046b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c97d3a9169a4448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77cd1fdfbecb40e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra504e0b0dc744098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3b75b572a54849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77cd1fdfbecb40e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff6fcb816d24e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra504e0b0dc744098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ExponentialScalableCombinatorial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>201,583</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>