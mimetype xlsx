--- v12 (2026-08-24)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe676872b714204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5b67f995c84c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6559324bd24c69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5e0612a2574658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8125c1c9bb4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6559324bd24c69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3aa859f2854afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5e0612a2574658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ExponentialScalableCombinatorial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>191,871</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>