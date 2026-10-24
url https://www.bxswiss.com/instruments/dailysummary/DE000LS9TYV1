--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5b67f995c84c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e43aaae4c64d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5e0612a2574658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra580ae176a9e4d61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3aa859f2854afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5e0612a2574658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692b1bbc5d014f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra580ae176a9e4d61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ExponentialScalableCombinatorial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>