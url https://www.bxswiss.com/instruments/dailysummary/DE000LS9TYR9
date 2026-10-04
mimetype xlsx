--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330c9b49f8684fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfda4b164274f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd8ccebe95f470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be2097f2adc4b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d276566116445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd8ccebe95f470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6c053e2253433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be2097f2adc4b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90 Prozent von Allem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>