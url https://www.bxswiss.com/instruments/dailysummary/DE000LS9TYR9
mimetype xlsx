--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfda4b164274f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd8777f75b141fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be2097f2adc4b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce9b1c796634577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6c053e2253433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be2097f2adc4b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a1b543363749c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce9b1c796634577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90 Prozent von Allem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>196,978</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,406</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,069</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>