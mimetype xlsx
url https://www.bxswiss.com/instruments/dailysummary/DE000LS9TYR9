--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc4119c9e08c4183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe206271ea644321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc42b64fb9ba140b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a25d5a89ff14c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39249727125f42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc42b64fb9ba140b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fb8867ab8142bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a25d5a89ff14c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90 Prozent von Allem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>165,418</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,157</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>169,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,118</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>