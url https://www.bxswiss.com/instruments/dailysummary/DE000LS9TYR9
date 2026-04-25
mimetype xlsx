--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe206271ea644321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf126416df8184215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a25d5a89ff14c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0cd00ddf0e646bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fb8867ab8142bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a25d5a89ff14c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2217446a84714ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0cd00ddf0e646bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90 Prozent von Allem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>164,122</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,262</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>170,023</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>