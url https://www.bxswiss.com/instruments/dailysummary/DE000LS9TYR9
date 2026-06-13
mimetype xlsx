--- v6 (2026-04-25)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf126416df8184215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc12243b23a6341c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0cd00ddf0e646bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8a8765786c4567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2217446a84714ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0cd00ddf0e646bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R959e67b28cbc48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8a8765786c4567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90 Prozent von Allem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>168,461</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>