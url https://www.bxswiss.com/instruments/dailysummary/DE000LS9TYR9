--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc12243b23a6341c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214e36c8f9404498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8a8765786c4567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a677d66b4994962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R959e67b28cbc48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8a8765786c4567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a025319af04fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a677d66b4994962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90 Prozent von Allem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>182,375</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>