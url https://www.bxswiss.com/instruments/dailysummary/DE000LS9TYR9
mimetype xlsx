--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214e36c8f9404498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a33fd2018d14f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a677d66b4994962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf3b79f444940e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a025319af04fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a677d66b4994962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9569601c9ca64d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf3b79f444940e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90 Prozent von Allem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,612</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>176,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,637</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>