--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a33fd2018d14f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2ee7c2ed754230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf3b79f444940e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96427fd15f944769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9569601c9ca64d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf3b79f444940e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69bf5b8074e34235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96427fd15f944769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90 Prozent von Allem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>