--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2ee7c2ed754230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330c9b49f8684fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96427fd15f944769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd8ccebe95f470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69bf5b8074e34235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96427fd15f944769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d276566116445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd8ccebe95f470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90 Prozent von Allem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>