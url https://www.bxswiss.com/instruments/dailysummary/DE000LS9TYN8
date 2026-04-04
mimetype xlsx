--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218c3e652aef4663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4750e0a3e56477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a9dacc45844876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6fea41d1c4048ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1ac933c0e940a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a9dacc45844876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b210e612824624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6fea41d1c4048ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metrics and Corporate Culture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>