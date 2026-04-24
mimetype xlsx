--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4750e0a3e56477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcceaafb2d3234106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6fea41d1c4048ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a23ac83f8d401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b210e612824624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6fea41d1c4048ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1c815ef7d048a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a23ac83f8d401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metrics and Corporate Culture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>