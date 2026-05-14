--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcceaafb2d3234106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f31e2263284e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a23ac83f8d401c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7387990b64441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1c815ef7d048a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a23ac83f8d401c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1745a6cfc1a94278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7387990b64441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metrics and Corporate Culture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>