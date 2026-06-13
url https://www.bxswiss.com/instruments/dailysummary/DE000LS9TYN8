--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f31e2263284e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e2b5bad7394f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7387990b64441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f65fbb3863a4261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1745a6cfc1a94278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7387990b64441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e32e250416443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f65fbb3863a4261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metrics and Corporate Culture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...377 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>110,842</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>