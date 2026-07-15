--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e2b5bad7394f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54c811914f74785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f65fbb3863a4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03da008bee2e4884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e32e250416443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f65fbb3863a4261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898d07e3a70b47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03da008bee2e4884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metrics and Corporate Culture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>114,168</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>