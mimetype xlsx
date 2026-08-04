--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54c811914f74785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c96b8caad646e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03da008bee2e4884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b02ba5c9f45433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898d07e3a70b47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03da008bee2e4884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c4f778698d4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b02ba5c9f45433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metrics and Corporate Culture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>