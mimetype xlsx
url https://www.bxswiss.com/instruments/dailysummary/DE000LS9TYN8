--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c96b8caad646e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48befc4de0fd4889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b02ba5c9f45433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bae698cbbe41f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c4f778698d4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b02ba5c9f45433a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9911e771ad194507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bae698cbbe41f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metrics and Corporate Culture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,366</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>