--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48befc4de0fd4889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c0722d9f6a4f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bae698cbbe41f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1382aa98d8664883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9911e771ad194507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bae698cbbe41f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a822b66678b4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1382aa98d8664883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metrics and Corporate Culture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>