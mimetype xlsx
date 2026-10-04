--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c0722d9f6a4f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1235030f2db483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1382aa98d8664883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20b98843b86402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a822b66678b4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1382aa98d8664883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8764cd3ed124a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20b98843b86402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metrics and Corporate Culture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>120,899</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,819</x:t>
-[...431 lines deleted...]
-          <x:t>119,961</x:t>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>