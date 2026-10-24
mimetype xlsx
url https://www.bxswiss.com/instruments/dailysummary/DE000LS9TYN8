--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1235030f2db483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49fed6c0b0cc4899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20b98843b86402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1fea4eee5d94787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8764cd3ed124a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20b98843b86402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c40f46398b4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1fea4eee5d94787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metrics and Corporate Culture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,948</x:t>
-[...603 lines deleted...]
-          <x:t>120,301</x:t>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>