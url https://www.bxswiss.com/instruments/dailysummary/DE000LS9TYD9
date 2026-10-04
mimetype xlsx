--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598cd7ed171b44ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6794fc6d91c4ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0621295ce2464852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988d8db0f4ce4794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629f22a0359d435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0621295ce2464852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e5525724444c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988d8db0f4ce4794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>