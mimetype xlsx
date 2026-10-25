--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6794fc6d91c4ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabed71980ee44960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988d8db0f4ce4794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R980336e0623f4ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e5525724444c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988d8db0f4ce4794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b01b87a2ae74d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R980336e0623f4ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>