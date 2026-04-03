--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b28286c4bc48b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd096b382374241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94f5fe755bb4c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd299b15bc9504749"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc349a409392b4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94f5fe755bb4c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0c4c3f004c49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd299b15bc9504749" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>86,327</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,037</x:t>
-[...205 lines deleted...]
-          <x:t>87,785</x:t>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>85,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>