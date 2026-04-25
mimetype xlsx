--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd096b382374241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd825b0c26adf441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd299b15bc9504749"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c7365360236407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0c4c3f004c49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd299b15bc9504749" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e58771340774602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c7365360236407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>