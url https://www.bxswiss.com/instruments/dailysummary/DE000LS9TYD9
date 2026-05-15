--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd825b0c26adf441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfcf5066d1c4137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c7365360236407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c610eb17a843ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e58771340774602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c7365360236407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3239c006cd8247ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c610eb17a843ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>