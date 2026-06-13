--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfcf5066d1c4137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b5e502260f40db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c610eb17a843ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0868e0dc80934f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3239c006cd8247ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c610eb17a843ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5563d8b316a84ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0868e0dc80934f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...495 lines deleted...]
-          <x:t>89,498</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,242</x:t>
-[...107 lines deleted...]
-          <x:t>88,952</x:t>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>