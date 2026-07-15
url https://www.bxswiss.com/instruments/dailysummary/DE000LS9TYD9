--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b5e502260f40db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6aa2e9ff794b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0868e0dc80934f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cd5e28e7ac542f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5563d8b316a84ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0868e0dc80934f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf03e071a9eff49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cd5e28e7ac542f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>90,790</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,064</x:t>
-[...355 lines deleted...]
-          <x:t>91,459</x:t>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>