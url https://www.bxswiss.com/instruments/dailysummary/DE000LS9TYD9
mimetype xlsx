--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6aa2e9ff794b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20021d37790a4a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cd5e28e7ac542f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b8416dc45f4953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf03e071a9eff49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cd5e28e7ac542f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea8fa23bb6d44317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b8416dc45f4953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>