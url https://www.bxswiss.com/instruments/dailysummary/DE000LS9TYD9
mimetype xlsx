--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20021d37790a4a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a56a72654f54e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b8416dc45f4953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e30a565515d436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea8fa23bb6d44317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b8416dc45f4953" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac318c6397124c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e30a565515d436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,851</x:t>
-[...522 lines deleted...]
-          <x:t>97,198</x:t>
+          <x:t>99,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>