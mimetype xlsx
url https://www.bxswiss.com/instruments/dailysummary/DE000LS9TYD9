--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a56a72654f54e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598cd7ed171b44ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e30a565515d436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0621295ce2464852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac318c6397124c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e30a565515d436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629f22a0359d435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0621295ce2464852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TYD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>