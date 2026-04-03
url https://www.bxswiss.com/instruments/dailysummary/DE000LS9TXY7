--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719d252467f54c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4944efe6c37942b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151deb5c1f15420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02199054f07f475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d9bd55aa0e4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151deb5c1f15420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d42fdb93d4845a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02199054f07f475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space and Disaster Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...566 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,107</x:t>
-[...43 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>87,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>86,593</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>