--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4944efe6c37942b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5707d963e44976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02199054f07f475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a821f21868b4633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d42fdb93d4845a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02199054f07f475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb9e1be8784b4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a821f21868b4633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space and Disaster Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>87,009</x:t>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,504</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>86,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,841</x:t>
         </x:is>
       </x:c>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>