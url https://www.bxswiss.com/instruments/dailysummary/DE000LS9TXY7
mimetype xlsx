--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5707d963e44976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26bbb756b8de4605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a821f21868b4633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279ac334a8444dc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb9e1be8784b4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a821f21868b4633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5d994a7aa2478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279ac334a8444dc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space and Disaster Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>