--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26bbb756b8de4605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb298cb93cb0c44fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279ac334a8444dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1655c1d6ce9d4e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5d994a7aa2478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279ac334a8444dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R045458af87fe460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1655c1d6ce9d4e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space and Disaster Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>88,746</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,765</x:t>
-[...431 lines deleted...]
-          <x:t>89,358</x:t>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>