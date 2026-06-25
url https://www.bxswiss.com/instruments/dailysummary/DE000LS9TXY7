--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb298cb93cb0c44fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a48b19028941c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1655c1d6ce9d4e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83654b03fe224400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R045458af87fe460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1655c1d6ce9d4e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669f0466b1234001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83654b03fe224400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space and Disaster Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>