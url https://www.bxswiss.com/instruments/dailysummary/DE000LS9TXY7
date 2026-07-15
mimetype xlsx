--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a48b19028941c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f43e98ad134d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83654b03fe224400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb8f68a04ee4ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669f0466b1234001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83654b03fe224400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bebe63e87a94661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb8f68a04ee4ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space and Disaster Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>