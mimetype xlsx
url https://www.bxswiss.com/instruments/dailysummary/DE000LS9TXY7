--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f43e98ad134d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1227a35921b6475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb8f68a04ee4ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ceda1d75a104d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bebe63e87a94661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb8f68a04ee4ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57eaf31a5eb646cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ceda1d75a104d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space and Disaster Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>