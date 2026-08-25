--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1227a35921b6475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6dd31f5c164f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ceda1d75a104d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c81e91104054c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57eaf31a5eb646cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ceda1d75a104d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba34f5232724521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c81e91104054c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space and Disaster Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,347</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>87,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,530</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>