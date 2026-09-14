--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6dd31f5c164f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ed8cc30d6e4f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c81e91104054c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9137e2a3607c42fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba34f5232724521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c81e91104054c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520291589aad4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9137e2a3607c42fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space and Disaster Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>