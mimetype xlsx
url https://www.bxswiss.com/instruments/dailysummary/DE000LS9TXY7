--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ed8cc30d6e4f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a3e4a298094853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9137e2a3607c42fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ab8d62c186425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520291589aad4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9137e2a3607c42fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e0b5a9c96d46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ab8d62c186425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space and Disaster Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,276</x:t>
-[...198 lines deleted...]
-          <x:t>83,141</x:t>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>