--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a3e4a298094853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe6be7924964b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ab8d62c186425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a16b231d034ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e0b5a9c96d46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ab8d62c186425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a73cf7a39a542ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a16b231d034ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space and Disaster Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>