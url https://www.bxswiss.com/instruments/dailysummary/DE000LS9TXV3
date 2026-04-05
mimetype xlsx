--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd017d0b79a674591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2501ced196dc44cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2239604005a94ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f81342265e4cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e345b6379df451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2239604005a94ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redffeda2ec694355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f81342265e4cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Min_Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>