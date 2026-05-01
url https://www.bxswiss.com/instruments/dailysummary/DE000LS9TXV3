--- v6 (2026-04-05)
+++ v7 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2501ced196dc44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6753a11fa3774ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f81342265e4cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70084ffaba01432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redffeda2ec694355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f81342265e4cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912119dfdbad4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70084ffaba01432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Min_Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>