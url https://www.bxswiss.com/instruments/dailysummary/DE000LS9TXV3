--- v7 (2026-05-01)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6753a11fa3774ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R360be7b11d5440e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70084ffaba01432c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R819f4ffabb224ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912119dfdbad4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70084ffaba01432c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452c88dd200443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R819f4ffabb224ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Min_Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>164,834</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>