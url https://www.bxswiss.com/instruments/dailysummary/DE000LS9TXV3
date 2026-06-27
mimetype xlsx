--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R360be7b11d5440e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf380dc5e954e476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R819f4ffabb224ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19767e90492244ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452c88dd200443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R819f4ffabb224ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f9b35860c245f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19767e90492244ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Min_Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>