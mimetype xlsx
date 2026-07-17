--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf380dc5e954e476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed45c05bc284b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19767e90492244ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb2842b0dc745e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f9b35860c245f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19767e90492244ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff200c5606a249fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb2842b0dc745e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Min_Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>