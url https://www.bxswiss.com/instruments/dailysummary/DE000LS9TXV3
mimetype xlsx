--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed45c05bc284b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f35d38d6714fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb2842b0dc745e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13db1fc0ab80417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff200c5606a249fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb2842b0dc745e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd719042be5452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13db1fc0ab80417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Min_Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>