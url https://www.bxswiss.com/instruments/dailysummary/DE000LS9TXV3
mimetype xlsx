--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f35d38d6714fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46a533486d6043e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13db1fc0ab80417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56eee6dd45794896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd719042be5452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13db1fc0ab80417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1230368d87854e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56eee6dd45794896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Min_Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>