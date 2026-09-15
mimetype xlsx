--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46a533486d6043e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ee738ee1e14e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56eee6dd45794896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef2147cae7f4788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1230368d87854e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56eee6dd45794896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46345fa34594062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef2147cae7f4788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Min_Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>