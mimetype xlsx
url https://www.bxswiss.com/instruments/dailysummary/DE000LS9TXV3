--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ee738ee1e14e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540810b5a7174889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef2147cae7f4788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19200616eda0444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46345fa34594062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef2147cae7f4788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re552df8db6574d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19200616eda0444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Min_Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,975</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>153,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,241</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>