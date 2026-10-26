--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540810b5a7174889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b772b79b2e4dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19200616eda0444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f2c8ca3b0d4689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re552df8db6574d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19200616eda0444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83f3af7f5df4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f2c8ca3b0d4689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Min_Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>155,392</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,080</x:t>
-[...323 lines deleted...]
-          <x:t>167,916</x:t>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>