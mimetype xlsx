--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4facd180f6844f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba8812a4471457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15f39032c3d4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a4f1ac13b7c4ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68838b77b98740b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15f39032c3d4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010cac8827464f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a4f1ac13b7c4ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>86,434</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,241</x:t>
-[...21 lines deleted...]
-          <x:t>86,143</x:t>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,312</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>86,209</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>