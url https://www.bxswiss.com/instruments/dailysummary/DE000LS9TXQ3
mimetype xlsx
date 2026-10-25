--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba8812a4471457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377797f4695141b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a4f1ac13b7c4ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9646853601a4d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010cac8827464f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a4f1ac13b7c4ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60efdaf69fa64046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9646853601a4d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,740</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>86,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,571</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>