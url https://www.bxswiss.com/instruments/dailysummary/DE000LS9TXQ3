--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R928bbe49760d401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8210b6160b84e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7db0e7071040ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358b800173bb4f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea751a2a235140c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7db0e7071040ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f027e2b20da4b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358b800173bb4f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>79,764</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,792</x:t>
-[...377 lines deleted...]
-          <x:t>77,764</x:t>
+          <x:t>78,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>