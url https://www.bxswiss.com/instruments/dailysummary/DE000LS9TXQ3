--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8210b6160b84e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fab4f789314ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358b800173bb4f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dbaa123a2ce4348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f027e2b20da4b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358b800173bb4f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238724540ab142c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dbaa123a2ce4348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>83,571</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>