--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fab4f789314ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa16fcb9469f45ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dbaa123a2ce4348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7929fec9028d4b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238724540ab142c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dbaa123a2ce4348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e208fc0a8ab427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7929fec9028d4b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>88,018</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,119</x:t>
-[...301 lines deleted...]
-          <x:t>90,958</x:t>
+          <x:t>86,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>