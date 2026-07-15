--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa16fcb9469f45ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7dab6a7f5c148f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7929fec9028d4b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7534dc97a46c4d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e208fc0a8ab427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7929fec9028d4b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf341552d7237403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7534dc97a46c4d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>89,517</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>