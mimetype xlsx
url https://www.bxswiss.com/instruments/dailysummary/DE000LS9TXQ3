--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7dab6a7f5c148f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58171e03950349ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7534dc97a46c4d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2286b09ab34006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf341552d7237403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7534dc97a46c4d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad66b7c671274ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2286b09ab34006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>87,560</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,471</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>84,831</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>