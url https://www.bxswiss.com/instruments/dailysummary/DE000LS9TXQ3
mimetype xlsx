--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58171e03950349ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcd3ef167574249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2286b09ab34006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf4936f550f49a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad66b7c671274ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2286b09ab34006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbb42bb88bd4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf4936f550f49a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>