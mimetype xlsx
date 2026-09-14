--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcd3ef167574249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4facd180f6844f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf4936f550f49a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15f39032c3d4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbb42bb88bd4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf4936f550f49a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68838b77b98740b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15f39032c3d4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>