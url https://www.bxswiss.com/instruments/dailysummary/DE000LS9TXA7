--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c9c7df58b841b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e13aea4f9614b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35881d9f2a2449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2672f660fe24d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a2188b235d45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35881d9f2a2449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9925427eb46d4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2672f660fe24d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trend Invest Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>