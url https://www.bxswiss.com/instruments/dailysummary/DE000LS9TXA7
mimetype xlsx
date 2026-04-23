--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e13aea4f9614b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55213665e72547fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2672f660fe24d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90375dde373c4775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9925427eb46d4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2672f660fe24d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4736057d3da64dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90375dde373c4775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trend Invest Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>