--- v7 (2026-04-23)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55213665e72547fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc756ba8996a049bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90375dde373c4775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc7b0e1696b4a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4736057d3da64dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90375dde373c4775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb9b01c01b11452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc7b0e1696b4a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trend Invest Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>111,963</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>