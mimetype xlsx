--- v8 (2026-06-09)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc756ba8996a049bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239a4bd1a6554134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc7b0e1696b4a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bca37c14d9d443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb9b01c01b11452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc7b0e1696b4a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6a23bc36fa4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bca37c14d9d443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trend Invest Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,104 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +656,139 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>