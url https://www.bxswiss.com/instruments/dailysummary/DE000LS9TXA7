--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239a4bd1a6554134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc3ab717a354e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bca37c14d9d443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e24fe0964045cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6a23bc36fa4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bca37c14d9d443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb698ff508b3c452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e24fe0964045cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trend Invest Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>