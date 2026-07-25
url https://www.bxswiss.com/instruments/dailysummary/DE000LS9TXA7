--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc3ab717a354e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038d330683c6427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e24fe0964045cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf567f86ef4f4920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb698ff508b3c452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e24fe0964045cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051b3c9f3c34405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf567f86ef4f4920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trend Invest Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>