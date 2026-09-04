--- v11 (2026-07-25)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038d330683c6427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79e536f6efc4faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf567f86ef4f4920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8734988d139a490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051b3c9f3c34405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf567f86ef4f4920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b5c298e4e6411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8734988d139a490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trend Invest Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>118,816</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>