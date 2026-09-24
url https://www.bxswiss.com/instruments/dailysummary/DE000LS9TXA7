--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79e536f6efc4faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c66fe1e528b4366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8734988d139a490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5cb7ae6e39f437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b5c298e4e6411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8734988d139a490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8879ca8474dc45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5cb7ae6e39f437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trend Invest Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>