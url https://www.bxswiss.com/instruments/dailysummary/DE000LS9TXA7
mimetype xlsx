--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c66fe1e528b4366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff39f50b926046a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5cb7ae6e39f437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e2ea157a0545b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8879ca8474dc45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5cb7ae6e39f437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf5f6d0f31345b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e2ea157a0545b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trend Invest Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>