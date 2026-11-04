--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff39f50b926046a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea11eadf47e4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e2ea157a0545b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0eed4aa2953436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf5f6d0f31345b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e2ea157a0545b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8945c63cdf340b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0eed4aa2953436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trend Invest Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TXA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>120,349</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,162</x:t>
-[...571 lines deleted...]
-          <x:t>121,015</x:t>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>