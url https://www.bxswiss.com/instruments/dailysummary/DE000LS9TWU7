--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd799aac988f4427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83522bbf2aa541f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23dbc426686b4ba1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762ee9fe6b2a4ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721dc066bc194e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23dbc426686b4ba1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4ed83c559d445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762ee9fe6b2a4ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic-BertramMeyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>