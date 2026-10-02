--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83522bbf2aa541f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22da25a49bc04a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762ee9fe6b2a4ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f859d30d33e470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4ed83c559d445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762ee9fe6b2a4ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radca5cb937dc4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f859d30d33e470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic-BertramMeyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>