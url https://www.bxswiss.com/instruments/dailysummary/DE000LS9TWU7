--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22da25a49bc04a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37346884d7b74e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f859d30d33e470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c89a80e1524287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radca5cb937dc4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f859d30d33e470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad89a0ef5e442cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c89a80e1524287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic-BertramMeyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>