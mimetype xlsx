--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17955bdfb7de4729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664731f1bd7f491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ffcadaf2044132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146982c6701c499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcad04745b43435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ffcadaf2044132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ff0dab8dd04024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146982c6701c499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic-BertramMeyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>