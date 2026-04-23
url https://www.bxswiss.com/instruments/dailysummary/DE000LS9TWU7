--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664731f1bd7f491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c49aa0fd394590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146982c6701c499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf144ceafef934e77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ff0dab8dd04024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146982c6701c499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf7cdfdf5eec4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf144ceafef934e77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic-BertramMeyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>138,443</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,483</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>131,681</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>