--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c49aa0fd394590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc073f7c944f4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf144ceafef934e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7768d5c0a009481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf7cdfdf5eec4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf144ceafef934e77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1396149fc89c4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7768d5c0a009481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic-BertramMeyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>