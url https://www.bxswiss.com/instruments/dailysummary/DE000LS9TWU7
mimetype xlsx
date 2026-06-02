--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc073f7c944f4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339e28cf454443eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7768d5c0a009481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4dadc483ff474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1396149fc89c4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7768d5c0a009481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b528c958a014460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4dadc483ff474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic-BertramMeyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>