--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339e28cf454443eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d5e65bdb5149dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4dadc483ff474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a2b0bc35b84e66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b528c958a014460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4dadc483ff474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47e26299987549b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a2b0bc35b84e66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic-BertramMeyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>