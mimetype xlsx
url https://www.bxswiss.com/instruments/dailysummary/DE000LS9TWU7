--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d5e65bdb5149dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc84781e03a344b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a2b0bc35b84e66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21725a2be5324e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47e26299987549b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a2b0bc35b84e66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7f0c820c2e4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21725a2be5324e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic-BertramMeyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>