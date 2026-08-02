--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc84781e03a344b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b2ca31adba4dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21725a2be5324e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf481f6ce404645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7f0c820c2e4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21725a2be5324e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828ecd86d64d4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf481f6ce404645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic-BertramMeyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>133,431</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,200</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>130,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,882</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>