--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b2ca31adba4dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd799aac988f4427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf481f6ce404645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23dbc426686b4ba1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828ecd86d64d4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf481f6ce404645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721dc066bc194e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23dbc426686b4ba1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic-BertramMeyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>