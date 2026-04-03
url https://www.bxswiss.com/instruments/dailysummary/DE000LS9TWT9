--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed34155def34e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5608468309894425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e383691a13948b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc809700047184c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23c1e14158a4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e383691a13948b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85e1ffd9268445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc809700047184c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Energy - Kohleaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>