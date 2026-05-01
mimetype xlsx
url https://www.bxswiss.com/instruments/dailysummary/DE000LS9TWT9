--- v5 (2026-04-03)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5608468309894425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7de4c1e64e47ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc809700047184c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f9c10cbd074fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85e1ffd9268445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc809700047184c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3abaafdcaae4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f9c10cbd074fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Energy - Kohleaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,635 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...419 lines deleted...]
-          <x:t>182,774</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,280</x:t>
@@ -791,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>