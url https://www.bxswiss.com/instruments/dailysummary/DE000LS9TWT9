--- v6 (2026-05-01)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7de4c1e64e47ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2c06d868154e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f9c10cbd074fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f532fb2c9f4067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3abaafdcaae4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f9c10cbd074fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d447f8cb6e44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f532fb2c9f4067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Energy - Kohleaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,848</x:t>
-[...198 lines deleted...]
-          <x:t>182,596</x:t>
+          <x:t>173,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>