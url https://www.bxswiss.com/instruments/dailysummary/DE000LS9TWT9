--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2c06d868154e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee099e1a0ac4ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f532fb2c9f4067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d5d3dc7bfe4a27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d447f8cb6e44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f532fb2c9f4067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6deb4752143e4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d5d3dc7bfe4a27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Energy - Kohleaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,520</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>