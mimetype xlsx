--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee099e1a0ac4ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac60b389d426486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d5d3dc7bfe4a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb4f92a686442d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6deb4752143e4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d5d3dc7bfe4a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b698ebc81ca4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb4f92a686442d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Energy - Kohleaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>