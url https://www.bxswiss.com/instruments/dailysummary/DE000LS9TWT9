--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac60b389d426486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9b4a1d239349a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb4f92a686442d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec88e81d9bf045a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b698ebc81ca4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb4f92a686442d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb66fd6459fb4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec88e81d9bf045a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Energy - Kohleaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>