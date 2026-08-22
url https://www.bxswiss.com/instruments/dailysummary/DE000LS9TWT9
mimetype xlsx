--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9b4a1d239349a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c7ba439336448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec88e81d9bf045a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f9c689403814318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb66fd6459fb4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec88e81d9bf045a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dcd0178bd340b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f9c689403814318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Energy - Kohleaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,353 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>149,133</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>