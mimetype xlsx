--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c7ba439336448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2b06ab4eae471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f9c689403814318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3000f0c63d2241a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dcd0178bd340b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f9c689403814318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954f27c6636c4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3000f0c63d2241a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Energy - Kohleaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,847</x:t>
@@ -471,31 +373,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>