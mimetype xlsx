--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2b06ab4eae471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94518cceb164a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3000f0c63d2241a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a6262e48a14abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954f27c6636c4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3000f0c63d2241a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466ef94fe45047e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a6262e48a14abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Energy - Kohleaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -751,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>