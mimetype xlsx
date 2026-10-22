--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94518cceb164a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558fccc3d01a4af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a6262e48a14abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c96fcb23d11445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466ef94fe45047e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a6262e48a14abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17127eed6c3c4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c96fcb23d11445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Energy - Kohleaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>