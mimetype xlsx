--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d043d148934125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0788a1d75e481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d61194f3454de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe123c236344089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ef81dfaee348a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d61194f3454de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d94493742874383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe123c236344089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>