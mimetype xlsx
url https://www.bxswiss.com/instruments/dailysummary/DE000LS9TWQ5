--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0788a1d75e481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342ccde39aba4de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe123c236344089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9bd4fad0e34761"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d94493742874383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe123c236344089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca3cc18b403b4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9bd4fad0e34761" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>