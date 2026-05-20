--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342ccde39aba4de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261d195e983846a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9bd4fad0e34761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b816a62b6f4d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca3cc18b403b4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9bd4fad0e34761" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0033c7225ca043fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b816a62b6f4d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>