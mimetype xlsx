--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261d195e983846a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d735c34d7a4b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b816a62b6f4d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6505674ca948b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0033c7225ca043fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b816a62b6f4d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R775c3f2360964757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6505674ca948b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>