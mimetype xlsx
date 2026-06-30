--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d735c34d7a4b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b3702c12f14933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6505674ca948b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57727b2749df41dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R775c3f2360964757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6505674ca948b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43a180e1a304a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57727b2749df41dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>