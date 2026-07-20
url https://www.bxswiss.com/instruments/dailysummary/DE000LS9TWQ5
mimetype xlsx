--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b3702c12f14933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b798f224ad4944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57727b2749df41dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87aac8fa223b4649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43a180e1a304a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57727b2749df41dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec32bd1c3c0b43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87aac8fa223b4649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>