--- v11 (2026-07-20)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b798f224ad4944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf396979d2f324830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87aac8fa223b4649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1304e55db1804852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec32bd1c3c0b43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87aac8fa223b4649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9393300a11c4ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1304e55db1804852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>488,536</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>