--- v12 (2026-08-25)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf396979d2f324830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0121ab3941f04730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1304e55db1804852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7567c316c2c4927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9393300a11c4ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1304e55db1804852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae56fe9e8ef4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7567c316c2c4927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>