--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0121ab3941f04730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e6f8f669aa46a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7567c316c2c4927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4668df4019694177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae56fe9e8ef4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7567c316c2c4927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc489c69a51964077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4668df4019694177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>