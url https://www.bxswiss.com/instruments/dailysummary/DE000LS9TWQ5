--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e6f8f669aa46a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53268e4523904308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4668df4019694177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b747a32b9843c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc489c69a51964077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4668df4019694177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07737dad7b544a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b747a32b9843c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>