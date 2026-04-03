--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034215875b87471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae78ccc379e4825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b4cc81528e42c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc9b6f5e206420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092585062e9d4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b4cc81528e42c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776b95cfd3d748e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc9b6f5e206420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment nach Buffett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>186,914</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,653</x:t>
-[...431 lines deleted...]
-          <x:t>182,959</x:t>
+          <x:t>186,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>