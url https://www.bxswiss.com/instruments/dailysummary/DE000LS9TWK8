--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae78ccc379e4825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a31bbf76f0244a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc9b6f5e206420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8c8d9645734341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776b95cfd3d748e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc9b6f5e206420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9c3464efa74b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8c8d9645734341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment nach Buffett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>