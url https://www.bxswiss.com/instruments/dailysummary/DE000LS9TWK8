--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a31bbf76f0244a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f9543eca444de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8c8d9645734341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad2677ddfa84ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9c3464efa74b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8c8d9645734341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf20415283124434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad2677ddfa84ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment nach Buffett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>