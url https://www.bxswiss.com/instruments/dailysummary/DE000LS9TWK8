--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f9543eca444de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc4a37ba4d04a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad2677ddfa84ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a9fc3bb2964d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf20415283124434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad2677ddfa84ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57b6e0bcb66467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a9fc3bb2964d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment nach Buffett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>