--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc4a37ba4d04a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a9352a15bf48ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a9fc3bb2964d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19075a696fe14e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57b6e0bcb66467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a9fc3bb2964d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b9e2889e42444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19075a696fe14e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment nach Buffett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>