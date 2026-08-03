--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a9352a15bf48ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06dd8eb23f584315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19075a696fe14e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cae2f1fec4243cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b9e2889e42444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19075a696fe14e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebc9968559043e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cae2f1fec4243cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment nach Buffett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>