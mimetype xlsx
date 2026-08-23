--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06dd8eb23f584315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e35f9b78d7483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cae2f1fec4243cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f200bf0fb5482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebc9968559043e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cae2f1fec4243cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabea9506b13c47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f200bf0fb5482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment nach Buffett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>