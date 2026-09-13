--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e35f9b78d7483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44c8b85ef5e44c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f200bf0fb5482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re213791ed6114005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabea9506b13c47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f200bf0fb5482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042a07e4a8144abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re213791ed6114005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment nach Buffett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,084</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>209,958</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>