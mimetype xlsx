--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44c8b85ef5e44c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5e7d9141514d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re213791ed6114005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa290aa78b647d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042a07e4a8144abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re213791ed6114005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88abbbd368154008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa290aa78b647d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment nach Buffett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>