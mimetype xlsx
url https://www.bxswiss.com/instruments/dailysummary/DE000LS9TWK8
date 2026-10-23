--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5e7d9141514d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299817c246494f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa290aa78b647d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab9dd1c297f4257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88abbbd368154008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa290aa78b647d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4dafb179f44e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab9dd1c297f4257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment nach Buffett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>217,385</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,222</x:t>
-[...377 lines deleted...]
-          <x:t>209,356</x:t>
+          <x:t>217,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>