--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd53881d87e4152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f40a038c4714f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191587f21d554926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499f2390f1fe46ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62c4bf5bc0ae4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191587f21d554926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2dd5ff7b124714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499f2390f1fe46ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.126,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.128,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.112,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.117,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.090,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.105,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.088,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.096,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>