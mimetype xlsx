--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f40a038c4714f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f8e7f50cfa4544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499f2390f1fe46ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6172419f5a4b97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2dd5ff7b124714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499f2390f1fe46ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ff9d62dc6e46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6172419f5a4b97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.064,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.085,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.057,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.077,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.115,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.125,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.114,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.123,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>