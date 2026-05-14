--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f8e7f50cfa4544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c38c058b4a47fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6172419f5a4b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b97dfa799b4425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ff9d62dc6e46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6172419f5a4b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e664a08cd854b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b97dfa799b4425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.140,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.142,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.139,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.141,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.139,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.146,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.139,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.145,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>