--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c38c058b4a47fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4b682d497b45e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b97dfa799b4425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2621a984a29044b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e664a08cd854b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b97dfa799b4425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42739f60d2a44492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2621a984a29044b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.137,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.137,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.128,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.129,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.147,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.147,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.141,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.145,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>