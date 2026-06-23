--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4b682d497b45e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b772f620084c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2621a984a29044b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d7ec213f7d42a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42739f60d2a44492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2621a984a29044b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02967aa85a91452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d7ec213f7d42a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.154,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.156,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.151,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.151,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.134,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.137,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.130,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.131,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>