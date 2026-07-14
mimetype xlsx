--- v12 (2026-06-23)
+++ v13 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b772f620084c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793f4ecda97d4f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d7ec213f7d42a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra86da822c6f34dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02967aa85a91452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d7ec213f7d42a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4324885518be474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra86da822c6f34dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.176,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.183,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.174,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.182,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.183,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.184,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.177,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.184,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>