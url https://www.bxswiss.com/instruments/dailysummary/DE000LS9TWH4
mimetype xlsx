--- v13 (2026-07-14)
+++ v14 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793f4ecda97d4f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c224ee6652427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra86da822c6f34dd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe991896639b4aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4324885518be474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra86da822c6f34dd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a6dc8af1c44d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe991896639b4aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.186,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.194,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.185,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.193,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.191,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.198,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.190,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.195,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>