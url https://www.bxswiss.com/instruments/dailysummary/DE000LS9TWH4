--- v14 (2026-08-03)
+++ v15 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c224ee6652427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1573cc2a95b4084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe991896639b4aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768569c1808841d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a6dc8af1c44d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe991896639b4aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red18114d99ba4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768569c1808841d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.189,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.201,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.188,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.197,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.216,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.217,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.212,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.215,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>