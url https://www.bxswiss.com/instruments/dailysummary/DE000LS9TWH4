--- v15 (2026-08-23)
+++ v16 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1573cc2a95b4084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66551a667ba34345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768569c1808841d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ba6e9c73974688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red18114d99ba4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768569c1808841d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b5e3f355f3484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ba6e9c73974688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.225,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.227,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.221,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.223,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.210,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.216,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.209,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.215,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>