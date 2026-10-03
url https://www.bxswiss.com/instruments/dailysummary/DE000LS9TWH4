--- v16 (2026-09-12)
+++ v17 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66551a667ba34345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd98a0e915f4424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ba6e9c73974688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a938424942448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b5e3f355f3484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ba6e9c73974688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0c9062c5d64360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a938424942448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.221,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.225,723</x:t>
-[...279 lines deleted...]
-          <x:t>1.216,509</x:t>
+          <x:t>1.222,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>