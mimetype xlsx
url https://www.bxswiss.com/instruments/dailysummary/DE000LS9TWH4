--- v17 (2026-10-03)
+++ v18 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd98a0e915f4424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538c90559d6b4b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a938424942448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d055a20a024aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0c9062c5d64360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a938424942448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1cea07b03374830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d055a20a024aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.217,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.219,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.214,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.215,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.164,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.167,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.152,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.163,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>