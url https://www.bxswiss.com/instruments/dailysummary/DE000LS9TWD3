--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d36074d4554b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea4e699237841a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571d04137fb74859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffb5a03ab6d4ffb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c0bdf817c7488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571d04137fb74859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d87b0f4b01469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffb5a03ab6d4ffb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden_Aristokraten_weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>157,598</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...424 lines deleted...]
-          <x:t>158,188</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>