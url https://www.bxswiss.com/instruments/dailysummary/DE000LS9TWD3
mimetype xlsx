--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea4e699237841a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f27af45b5e64795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffb5a03ab6d4ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05468fe176d045c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d87b0f4b01469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffb5a03ab6d4ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036d2a93b9084c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05468fe176d045c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden_Aristokraten_weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>