--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd0943eb29840e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfadd6fa4c22c46f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000a606a22c340f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cf54ee9a30146d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb4b3a1cbb746dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000a606a22c340f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf22b4d0f6b4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cf54ee9a30146d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden_Aristokraten_weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>