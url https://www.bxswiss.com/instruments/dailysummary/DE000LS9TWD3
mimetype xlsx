--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfadd6fa4c22c46f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9762a508962448a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cf54ee9a30146d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075f71db88774e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf22b4d0f6b4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cf54ee9a30146d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47303fc56b8349f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075f71db88774e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden_Aristokraten_weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>