--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9762a508962448a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re229ffe910644d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075f71db88774e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd5b08cf1334714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47303fc56b8349f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075f71db88774e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9375cc5e0804f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd5b08cf1334714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden_Aristokraten_weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>