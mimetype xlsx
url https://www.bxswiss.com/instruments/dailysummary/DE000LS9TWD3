--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re229ffe910644d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51cbf5539bc4442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd5b08cf1334714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc476ecbba364b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9375cc5e0804f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd5b08cf1334714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d52f6ad3ef4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc476ecbba364b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden_Aristokraten_weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>