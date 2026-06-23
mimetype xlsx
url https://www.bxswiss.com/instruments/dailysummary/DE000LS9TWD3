--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51cbf5539bc4442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333d1ea105bf4db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc476ecbba364b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2580b6be3e1a4e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d52f6ad3ef4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc476ecbba364b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d948e5978042f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2580b6be3e1a4e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden_Aristokraten_weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>