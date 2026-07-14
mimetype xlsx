--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333d1ea105bf4db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d9c27f40434ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2580b6be3e1a4e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df77f8c4a57484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d948e5978042f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2580b6be3e1a4e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re37a8c6d3c864fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df77f8c4a57484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden_Aristokraten_weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,314</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>151,826</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>