--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d9c27f40434ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa76ce7d672460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df77f8c4a57484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e009cc6959d4e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re37a8c6d3c864fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df77f8c4a57484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca7f63019424180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e009cc6959d4e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden_Aristokraten_weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>