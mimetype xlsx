--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa76ce7d672460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe70c708271d440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e009cc6959d4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58dca2ecb884bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca7f63019424180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e009cc6959d4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23fef9a0a2bd40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58dca2ecb884bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden_Aristokraten_weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>