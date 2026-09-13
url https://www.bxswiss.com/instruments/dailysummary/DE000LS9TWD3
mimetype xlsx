--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe70c708271d440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d36074d4554b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58dca2ecb884bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571d04137fb74859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23fef9a0a2bd40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58dca2ecb884bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c0bdf817c7488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571d04137fb74859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden_Aristokraten_weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TWD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>159,906</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,647</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>159,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,916</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>