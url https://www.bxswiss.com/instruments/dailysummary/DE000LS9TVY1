--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R993e538d917c4d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra635f5ce96304201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7b9f5e437b4475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd92e44b4649450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab4fc8dd58fe4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7b9f5e437b4475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R175ae0bac2ac4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd92e44b4649450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAT02 Stable Growth USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>121,980</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>