--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra635f5ce96304201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871d084ac7964440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd92e44b4649450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a83f2ab3b37485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R175ae0bac2ac4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd92e44b4649450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4936cea4307f4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a83f2ab3b37485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAT02 Stable Growth USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>