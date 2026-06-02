--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871d084ac7964440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689ffbe97afa4ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a83f2ab3b37485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8febea22a04c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4936cea4307f4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a83f2ab3b37485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re284f30989a5458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8febea22a04c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAT02 Stable Growth USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>