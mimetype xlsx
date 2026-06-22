--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689ffbe97afa4ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73772bf356be45a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8febea22a04c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45472ce40df24ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re284f30989a5458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8febea22a04c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9793ee4f1564140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45472ce40df24ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAT02 Stable Growth USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>124,040</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,884</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>125,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,736</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>