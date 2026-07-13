--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73772bf356be45a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0987cd5506413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45472ce40df24ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c5afe790744d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9793ee4f1564140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45472ce40df24ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b61e092dad4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c5afe790744d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAT02 Stable Growth USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>