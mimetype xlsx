--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0987cd5506413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623834c9dfc4400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c5afe790744d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbe86df341e4447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b61e092dad4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c5afe790744d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f78a3f57ab64289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbe86df341e4447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAT02 Stable Growth USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>