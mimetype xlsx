--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623834c9dfc4400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40bf71ed88454168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbe86df341e4447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561d69f6eb9c4ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f78a3f57ab64289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbe86df341e4447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8e54d776fd4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561d69f6eb9c4ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAT02 Stable Growth USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>