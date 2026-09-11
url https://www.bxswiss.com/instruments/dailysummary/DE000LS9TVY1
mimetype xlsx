--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40bf71ed88454168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9b9d495b46434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561d69f6eb9c4ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6fe6e818f64f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8e54d776fd4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561d69f6eb9c4ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4031c879509494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6fe6e818f64f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAT02 Stable Growth USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,252 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>150,054</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,791</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,429</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>