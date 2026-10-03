--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9b9d495b46434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ad10e4ff714fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6fe6e818f64f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6638db9414a94ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4031c879509494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6fe6e818f64f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032efa5072cb4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6638db9414a94ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAT02 Stable Growth USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>