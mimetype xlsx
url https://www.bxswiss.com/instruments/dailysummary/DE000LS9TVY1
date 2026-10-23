--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ad10e4ff714fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd170440babd8469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6638db9414a94ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd526d36c873d4b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032efa5072cb4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6638db9414a94ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25639f036c8424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd526d36c873d4b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAT02 Stable Growth USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>