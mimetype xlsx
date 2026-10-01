--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed7479826b94f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R008871c52d0047e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53ae560e9c449d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f396af94d6141c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0391f9522193497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53ae560e9c449d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd706ce4ef6354185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f396af94d6141c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson Moats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>