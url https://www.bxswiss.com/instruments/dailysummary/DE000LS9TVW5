--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R008871c52d0047e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002b27c3437a44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f396af94d6141c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bec34237ad8475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd706ce4ef6354185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f396af94d6141c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1b9cf75a5ad4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bec34237ad8475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson Moats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>