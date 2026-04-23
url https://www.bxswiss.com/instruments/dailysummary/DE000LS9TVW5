--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e985e996e14014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c905d5880e541f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec8ddcbaf954774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6174ad497e946d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed3eaad522e4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec8ddcbaf954774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ded29ce5dcc41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6174ad497e946d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson Moats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>57,067</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>