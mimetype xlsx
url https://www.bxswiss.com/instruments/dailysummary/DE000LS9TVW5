--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c905d5880e541f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d2f078b77c4669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6174ad497e946d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69064132af7644ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ded29ce5dcc41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6174ad497e946d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207fa4ec5bf54d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69064132af7644ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson Moats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>