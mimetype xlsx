--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d2f078b77c4669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0af74c4df4d453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69064132af7644ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80d8d31f4e6446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207fa4ec5bf54d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69064132af7644ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127da520ded0444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80d8d31f4e6446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson Moats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>