--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0af74c4df4d453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6651e3d027c45f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80d8d31f4e6446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ae979626bf4387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127da520ded0444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80d8d31f4e6446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579246dec69d41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ae979626bf4387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson Moats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>