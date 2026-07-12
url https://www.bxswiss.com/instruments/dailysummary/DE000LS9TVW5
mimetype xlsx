--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6651e3d027c45f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08994b25500742f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ae979626bf4387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5560f5ea0eba4113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579246dec69d41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ae979626bf4387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf2aa3220114169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5560f5ea0eba4113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson Moats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>