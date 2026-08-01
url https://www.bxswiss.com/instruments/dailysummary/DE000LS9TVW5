--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08994b25500742f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fea3ecd5a0741a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5560f5ea0eba4113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2db9132ad14326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf2aa3220114169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5560f5ea0eba4113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bb161b6e1f4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2db9132ad14326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson Moats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>