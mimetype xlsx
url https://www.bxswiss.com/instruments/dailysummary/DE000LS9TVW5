--- v11 (2026-08-01)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fea3ecd5a0741a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb7cf7979d9400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2db9132ad14326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53587b6e2b44c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bb161b6e1f4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2db9132ad14326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec2d9556c76487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53587b6e2b44c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson Moats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>