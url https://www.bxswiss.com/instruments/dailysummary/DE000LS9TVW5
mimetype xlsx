--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb7cf7979d9400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed7479826b94f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53587b6e2b44c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53ae560e9c449d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec2d9556c76487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53587b6e2b44c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0391f9522193497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53ae560e9c449d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson Moats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>