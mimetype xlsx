--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd259da43df964185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6aef32bd7354ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7f1fecdf8142e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf423aae6ee444743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62ae9c2597243c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7f1fecdf8142e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda00e2fc2e44432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf423aae6ee444743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest and Rest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>113,547</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>