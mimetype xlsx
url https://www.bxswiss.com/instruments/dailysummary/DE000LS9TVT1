--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6aef32bd7354ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf000ea752c7494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf423aae6ee444743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a99dd40db0403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda00e2fc2e44432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf423aae6ee444743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3e565ce5eb46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a99dd40db0403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest and Rest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>