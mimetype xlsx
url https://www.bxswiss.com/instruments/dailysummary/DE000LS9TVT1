--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf000ea752c7494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39df969a449e465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a99dd40db0403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ddf48e5fdbf40f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3e565ce5eb46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a99dd40db0403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d3bf3a6bedf4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ddf48e5fdbf40f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest and Rest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>