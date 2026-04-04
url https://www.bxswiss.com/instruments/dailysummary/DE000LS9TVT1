--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b7a2657af0435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00937aac511f46cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30bf3156c83c4e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc93294c4abdd47b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb21652bf7c430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30bf3156c83c4e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb0c2611257c4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc93294c4abdd47b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest and Rest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>