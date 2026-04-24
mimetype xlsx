--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00937aac511f46cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765742c8cb9e405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc93294c4abdd47b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c8d4161e0e4546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb0c2611257c4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc93294c4abdd47b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f958eeda154027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c8d4161e0e4546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest and Rest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>