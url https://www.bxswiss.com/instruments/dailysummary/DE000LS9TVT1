--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765742c8cb9e405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b1ef4d7d0b4d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c8d4161e0e4546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fa5a11abd8340b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f958eeda154027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c8d4161e0e4546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ddb71a2b724969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fa5a11abd8340b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest and Rest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>