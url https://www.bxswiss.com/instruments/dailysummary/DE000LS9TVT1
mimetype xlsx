--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b1ef4d7d0b4d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ecff5fff714fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fa5a11abd8340b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37edbdc7de884120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ddb71a2b724969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fa5a11abd8340b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610d3cf6d7fe465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37edbdc7de884120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest and Rest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,061</x:t>
-[...441 lines deleted...]
-          <x:t>112,082</x:t>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>