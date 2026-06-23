--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ecff5fff714fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b56f2bbb6a143a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37edbdc7de884120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62de5e34ad645e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610d3cf6d7fe465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37edbdc7de884120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra14b4475ef88453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62de5e34ad645e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest and Rest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>111,620</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,327</x:t>
-[...355 lines deleted...]
-          <x:t>112,335</x:t>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>