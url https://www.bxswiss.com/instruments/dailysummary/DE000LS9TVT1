--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b56f2bbb6a143a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c320edb35a4500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62de5e34ad645e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d7c6bebe1a4f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra14b4475ef88453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62de5e34ad645e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28cb28411d5e4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d7c6bebe1a4f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest and Rest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>