--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c320edb35a4500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64aefb02cdd48e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d7c6bebe1a4f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97af8630da284d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28cb28411d5e4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d7c6bebe1a4f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a6ee830f42492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97af8630da284d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest and Rest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>112,845</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,767</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>113,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,584</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>