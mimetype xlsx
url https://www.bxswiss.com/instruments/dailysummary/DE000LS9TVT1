--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64aefb02cdd48e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd259da43df964185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97af8630da284d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7f1fecdf8142e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a6ee830f42492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97af8630da284d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62ae9c2597243c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7f1fecdf8142e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest and Rest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>112,305</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,360</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>