--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e9531315014e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40d727496a9427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd57d3cd63840a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8921c2e01d44a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2014f100582a409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd57d3cd63840a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfcbe0deec3a4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8921c2e01d44a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>