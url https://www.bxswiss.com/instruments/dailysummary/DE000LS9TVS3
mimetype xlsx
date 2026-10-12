--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40d727496a9427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508a15b03d464f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8921c2e01d44a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1423ce69e034eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfcbe0deec3a4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8921c2e01d44a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc771129a9f4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1423ce69e034eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>