--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508a15b03d464f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b3cacdfe984555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1423ce69e034eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0404d3d16fbb4d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc771129a9f4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1423ce69e034eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e5c9355e5547f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0404d3d16fbb4d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>