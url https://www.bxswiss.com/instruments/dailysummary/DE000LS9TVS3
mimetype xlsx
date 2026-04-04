--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3275ad5ad5014e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2de335e18be4781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc652fe04ea674cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2153cd6a014495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86787c32cd9f4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc652fe04ea674cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3771e357d7648c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2153cd6a014495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>