--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2de335e18be4781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80db2baf61484db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2153cd6a014495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7e2849114245cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3771e357d7648c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2153cd6a014495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc5d7e50dca45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7e2849114245cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>