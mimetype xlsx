--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80db2baf61484db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a7358f906242ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7e2849114245cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7a75204f2846a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc5d7e50dca45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7e2849114245cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33992957b4414645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7a75204f2846a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>123,438</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,168</x:t>
-[...166 lines deleted...]
-          <x:t>120,527</x:t>
+          <x:t>122,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>