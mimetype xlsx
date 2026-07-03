--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a7358f906242ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ede0ce66e84650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7a75204f2846a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5650ee27314987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33992957b4414645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7a75204f2846a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54cf553b30749d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5650ee27314987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>122,623</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,298</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>123,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>