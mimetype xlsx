--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ede0ce66e84650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252101ac57ab43f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5650ee27314987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad611ce7da7f4481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54cf553b30749d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5650ee27314987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re998734611b04ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad611ce7da7f4481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>