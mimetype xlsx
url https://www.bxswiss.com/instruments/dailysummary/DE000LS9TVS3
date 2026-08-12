--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252101ac57ab43f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a3093e3f73424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad611ce7da7f4481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206fa65feacc4b1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re998734611b04ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad611ce7da7f4481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08518c438e094804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206fa65feacc4b1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>