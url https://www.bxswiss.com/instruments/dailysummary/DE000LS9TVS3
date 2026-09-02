--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a3093e3f73424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e9531315014e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206fa65feacc4b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd57d3cd63840a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08518c438e094804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206fa65feacc4b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2014f100582a409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd57d3cd63840a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>124,789</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,436</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>128,357</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>