--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8825364348164226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde878ec77d4c4c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd5991558b84b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb455561a88b74df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dbef81336ed4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd5991558b84b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3657340ef026485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb455561a88b74df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTitanOne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>