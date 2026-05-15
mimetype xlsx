--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde878ec77d4c4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812dd0ed5dcf4ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb455561a88b74df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d961e6715c4835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3657340ef026485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb455561a88b74df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97170d3fcbea4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d961e6715c4835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTitanOne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>112,216</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>