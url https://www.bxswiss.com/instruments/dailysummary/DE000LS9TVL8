--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812dd0ed5dcf4ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eeee0a7ccc24568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d961e6715c4835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a2f9de8cbee4f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97170d3fcbea4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d961e6715c4835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ecc1a71ab8c4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a2f9de8cbee4f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTitanOne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>