--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eeee0a7ccc24568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9cf5a0a7c84736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a2f9de8cbee4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847a45857a99468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ecc1a71ab8c4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a2f9de8cbee4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra646309387e54b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847a45857a99468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTitanOne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>