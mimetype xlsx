--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9cf5a0a7c84736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40004ee57e14569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847a45857a99468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac97df0b58764c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra646309387e54b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847a45857a99468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fc3d19f539498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac97df0b58764c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTitanOne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>119,336</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,179</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>121,712</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>