--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40004ee57e14569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894047b35f8844c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac97df0b58764c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb491af6d0f74430c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fc3d19f539498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac97df0b58764c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31f77c253d740ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb491af6d0f74430c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTitanOne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>