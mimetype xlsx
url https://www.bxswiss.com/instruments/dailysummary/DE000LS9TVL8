--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894047b35f8844c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adcabeb6354471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb491af6d0f74430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d945a061e149a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31f77c253d740ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb491af6d0f74430c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc321d23d40a4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d945a061e149a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTitanOne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>