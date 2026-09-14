--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adcabeb6354471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceaa5f9aa7b64d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d945a061e149a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafc3da52b70c4b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc321d23d40a4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d945a061e149a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e730756c5b4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafc3da52b70c4b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTitanOne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>