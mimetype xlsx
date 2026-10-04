--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceaa5f9aa7b64d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddd5db8fb8a4904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafc3da52b70c4b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971a2440c9ef44cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e730756c5b4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafc3da52b70c4b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02ce68d1eb44d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971a2440c9ef44cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTitanOne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>