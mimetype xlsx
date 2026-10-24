--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddd5db8fb8a4904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047bea45c1a84fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971a2440c9ef44cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe498c0eeb34420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02ce68d1eb44d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971a2440c9ef44cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b0b796bfe04fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe498c0eeb34420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalTitanOne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TVL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>