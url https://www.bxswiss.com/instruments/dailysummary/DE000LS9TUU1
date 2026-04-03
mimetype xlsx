--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc343a17f85a4e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2d0cbd5c4949f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e7033ecf1f49de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5ef71891904ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4abf8cdcba44d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e7033ecf1f49de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1321dfe9e07d46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5ef71891904ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lewin Buying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>