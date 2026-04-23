--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2d0cbd5c4949f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca24bcde60541a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5ef71891904ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41aaa34e51144c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1321dfe9e07d46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5ef71891904ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9312aa00f2354228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41aaa34e51144c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lewin Buying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>