--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca24bcde60541a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ddad1e83c744c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41aaa34e51144c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c9715262782471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9312aa00f2354228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41aaa34e51144c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1d5430aa464f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c9715262782471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lewin Buying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>