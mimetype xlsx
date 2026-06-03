--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ddad1e83c744c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b1e6f4381842ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c9715262782471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0621a169cd3e45f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1d5430aa464f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c9715262782471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01ac553068143b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0621a169cd3e45f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lewin Buying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>