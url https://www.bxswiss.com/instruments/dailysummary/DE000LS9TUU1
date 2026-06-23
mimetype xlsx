--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b1e6f4381842ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28ca3f3a4ed4d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0621a169cd3e45f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R483a245acfc244d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01ac553068143b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0621a169cd3e45f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165ad885457941be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R483a245acfc244d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lewin Buying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>