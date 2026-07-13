--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28ca3f3a4ed4d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a45e4e4feb24073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R483a245acfc244d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ae7b9fbdf5402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165ad885457941be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R483a245acfc244d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra84859cbadfb4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ae7b9fbdf5402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lewin Buying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>162,132</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,336</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>