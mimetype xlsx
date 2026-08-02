--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a45e4e4feb24073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84745f4a681d48ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ae7b9fbdf5402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a54a7a47f764738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra84859cbadfb4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ae7b9fbdf5402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef621a926924744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a54a7a47f764738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lewin Buying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>