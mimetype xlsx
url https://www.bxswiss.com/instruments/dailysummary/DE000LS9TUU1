--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84745f4a681d48ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e8930881f54128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a54a7a47f764738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e136b0d49cb4366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef621a926924744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a54a7a47f764738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b80fbfdfd35483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e136b0d49cb4366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lewin Buying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>