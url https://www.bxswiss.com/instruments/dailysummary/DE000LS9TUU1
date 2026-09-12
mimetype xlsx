--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e8930881f54128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d98671eeb94425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e136b0d49cb4366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee2dc4a40764269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b80fbfdfd35483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e136b0d49cb4366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac828c1666b4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee2dc4a40764269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lewin Buying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>