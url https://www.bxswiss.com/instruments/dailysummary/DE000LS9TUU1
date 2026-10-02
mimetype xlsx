--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d98671eeb94425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2922e92df8df4fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee2dc4a40764269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6784021c443f4745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac828c1666b4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee2dc4a40764269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab855cf941fd4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6784021c443f4745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lewin Buying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>