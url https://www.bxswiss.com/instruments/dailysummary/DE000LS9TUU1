--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2922e92df8df4fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25855a254de402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6784021c443f4745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe16fb7b886496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab855cf941fd4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6784021c443f4745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra117eebc792d4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe16fb7b886496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lewin Buying Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>