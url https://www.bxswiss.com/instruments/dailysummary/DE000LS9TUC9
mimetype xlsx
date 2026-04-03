--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e4ad37f3ee544d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7016a9a75154482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a57c926f76438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b253d92643d4799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a918b8410e24799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a57c926f76438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a674690e744b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b253d92643d4799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Energie - Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>