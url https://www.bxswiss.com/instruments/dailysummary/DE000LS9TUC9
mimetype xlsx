--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7016a9a75154482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48f86e612ea4509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b253d92643d4799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96327aa5da14a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a674690e744b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b253d92643d4799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c163e0b3dc4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96327aa5da14a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Energie - Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>