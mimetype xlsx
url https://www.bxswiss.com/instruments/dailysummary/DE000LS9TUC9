--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48f86e612ea4509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c936ea2ef3f4bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96327aa5da14a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7beb511ee424beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c163e0b3dc4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96327aa5da14a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa159283796142d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7beb511ee424beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Energie - Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>