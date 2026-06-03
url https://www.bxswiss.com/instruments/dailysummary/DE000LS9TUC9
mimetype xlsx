--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c936ea2ef3f4bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e63b92fb834f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7beb511ee424beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2fd7e0124314451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa159283796142d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7beb511ee424beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re404615dcf664320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2fd7e0124314451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Energie - Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>