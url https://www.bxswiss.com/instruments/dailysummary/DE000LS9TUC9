--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e63b92fb834f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856f8ecc2ffe47b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2fd7e0124314451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c884d792e894df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re404615dcf664320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2fd7e0124314451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5992488746eb4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c884d792e894df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Energie - Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>