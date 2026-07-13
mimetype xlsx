--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856f8ecc2ffe47b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8276e954e5984929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c884d792e894df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43dc5539dc9a4cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5992488746eb4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c884d792e894df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c30126b9c04030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43dc5539dc9a4cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Energie - Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>