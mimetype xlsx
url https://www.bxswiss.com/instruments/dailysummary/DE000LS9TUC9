--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8276e954e5984929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra106277f957c495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43dc5539dc9a4cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0edee8eef3ec4625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c30126b9c04030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43dc5539dc9a4cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d5311ff038403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0edee8eef3ec4625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Energie - Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>