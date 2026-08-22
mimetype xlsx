--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra106277f957c495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc41306afaea43a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0edee8eef3ec4625"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red3090760872424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d5311ff038403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0edee8eef3ec4625" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498f4a6489d34ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red3090760872424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Energie - Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>