--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc41306afaea43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5987139a52c4ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red3090760872424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb226011da5e4d10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498f4a6489d34ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red3090760872424d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1ca5b280354098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb226011da5e4d10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Energie - Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>