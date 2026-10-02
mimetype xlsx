--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5987139a52c4ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135e0437e2ec49ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb226011da5e4d10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec51fb77771940dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1ca5b280354098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb226011da5e4d10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c3f7f50c154b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec51fb77771940dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Energie - Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,961</x:t>
-[...522 lines deleted...]
-          <x:t>107,494</x:t>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>