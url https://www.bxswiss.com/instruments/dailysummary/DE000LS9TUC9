--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135e0437e2ec49ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91556ff3971d474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec51fb77771940dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af0c6cf57684a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c3f7f50c154b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec51fb77771940dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R136c1153824f45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af0c6cf57684a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Energie - Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TUC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>