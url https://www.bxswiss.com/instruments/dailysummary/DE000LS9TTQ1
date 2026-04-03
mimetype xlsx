--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa07f4efe7114d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5def44cedcad4cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02a95d499a584d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2bcf899c074d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2070f9ad9c2466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02a95d499a584d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87d0fa3ff9a44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2bcf899c074d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TTQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>