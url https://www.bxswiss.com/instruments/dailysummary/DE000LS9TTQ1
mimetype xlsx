--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5def44cedcad4cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4a2745d21f4dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2bcf899c074d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5eab7aea8c34f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87d0fa3ff9a44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2bcf899c074d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4666bbffc8e4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5eab7aea8c34f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TTQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>