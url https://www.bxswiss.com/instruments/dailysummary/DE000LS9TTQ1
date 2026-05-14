--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4a2745d21f4dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85815d9049494811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5eab7aea8c34f55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8871fec654e40d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4666bbffc8e4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5eab7aea8c34f55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef46ce68c504651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8871fec654e40d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TTQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>