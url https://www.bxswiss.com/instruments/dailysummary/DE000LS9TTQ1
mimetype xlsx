--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85815d9049494811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff352fc54bb46a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8871fec654e40d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25cc4e577ace41bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef46ce68c504651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8871fec654e40d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0c3a23b487424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25cc4e577ace41bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TTQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,561</x:t>
-[...210 lines deleted...]
-          <x:t>114,243</x:t>
+          <x:t>114,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,182</x:t>
-[...274 lines deleted...]
-          <x:t>114,512</x:t>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>