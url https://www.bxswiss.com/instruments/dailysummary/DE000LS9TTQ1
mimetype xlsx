--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff352fc54bb46a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06213bb9cf9417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25cc4e577ace41bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf862adc5084742ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0c3a23b487424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25cc4e577ace41bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5eff5f0d52b4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf862adc5084742ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TTQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>