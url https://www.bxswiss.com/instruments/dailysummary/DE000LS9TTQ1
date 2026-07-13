--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06213bb9cf9417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e611798b35b4595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf862adc5084742ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0922b6a31c914c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5eff5f0d52b4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf862adc5084742ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ddec8e672240e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0922b6a31c914c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TTQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>