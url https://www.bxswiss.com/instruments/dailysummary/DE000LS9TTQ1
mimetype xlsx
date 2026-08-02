--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e611798b35b4595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe585dcd073f454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0922b6a31c914c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4f8263124641db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ddec8e672240e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0922b6a31c914c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646c5705ac9a4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4f8263124641db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TTQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>