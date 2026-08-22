--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe585dcd073f454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree42d593898e4df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4f8263124641db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a597d6c93cf45f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646c5705ac9a4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4f8263124641db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036cc86e46a043be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a597d6c93cf45f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TTQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>