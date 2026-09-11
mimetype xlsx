--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree42d593898e4df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9596d78a00c4b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a597d6c93cf45f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd79dfa34bdab42d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036cc86e46a043be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a597d6c93cf45f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2138d2e46614358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd79dfa34bdab42d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TTQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>122,732</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,611</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>122,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,255</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>