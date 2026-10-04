--- v14 (2026-09-11)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9596d78a00c4b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396caa2586904dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd79dfa34bdab42d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde209daa31b24024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2138d2e46614358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd79dfa34bdab42d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae1ab30d7be4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde209daa31b24024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TTQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,572</x:t>
-[...252 lines deleted...]
-          <x:t>120,810</x:t>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>