--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396caa2586904dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd29dc8676a48ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde209daa31b24024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88693f024dad4d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae1ab30d7be4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde209daa31b24024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e0fa791ed94d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88693f024dad4d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TTQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>