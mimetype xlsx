--- v5 (2026-03-15)
+++ v6 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd520868294124754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7dfaa3ad0534fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c7024a4df8430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e9eb10675c45df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62fabffdc4442ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c7024a4df8430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886cce478042446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e9eb10675c45df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13F Filings TOP20 Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>89,169</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,784</x:t>
-[...296 lines deleted...]
-          <x:t>87,292</x:t>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>