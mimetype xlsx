--- v6 (2026-04-10)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7dfaa3ad0534fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249b8e3750d64574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e9eb10675c45df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774a1393798642fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886cce478042446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e9eb10675c45df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf988eff89c674b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774a1393798642fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13F Filings TOP20 Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>86,507</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>