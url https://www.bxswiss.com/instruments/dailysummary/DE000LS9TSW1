--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249b8e3750d64574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ad708732584652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774a1393798642fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96dd85e44ab4a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf988eff89c674b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774a1393798642fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5654e6cc009640a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96dd85e44ab4a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13F Filings TOP20 Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>