--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ad708732584652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0edd258cdb4d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96dd85e44ab4a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4835491d6f7c4afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5654e6cc009640a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96dd85e44ab4a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98f8c627df944d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4835491d6f7c4afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13F Filings TOP20 Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>93,815</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,653</x:t>
-[...517 lines deleted...]
-          <x:t>93,201</x:t>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>