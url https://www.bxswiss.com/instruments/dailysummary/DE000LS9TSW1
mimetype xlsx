--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0edd258cdb4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3476d059197f40bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4835491d6f7c4afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc726eb74eda240b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98f8c627df944d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4835491d6f7c4afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f91df9cbebe450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc726eb74eda240b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13F Filings TOP20 Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>