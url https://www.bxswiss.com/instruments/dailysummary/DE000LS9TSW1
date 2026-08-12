--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3476d059197f40bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24665d109e3e44f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc726eb74eda240b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967a2d889f764952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f91df9cbebe450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc726eb74eda240b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b452cfe9b34033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967a2d889f764952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13F Filings TOP20 Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>