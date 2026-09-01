--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24665d109e3e44f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3793cd75347f4a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967a2d889f764952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a45c11d938145b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b452cfe9b34033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967a2d889f764952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32f94ee2fdf4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a45c11d938145b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13F Filings TOP20 Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>100,748</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,367</x:t>
-[...490 lines deleted...]
-          <x:t>105,085</x:t>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>