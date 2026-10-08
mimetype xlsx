--- v12 (2026-09-01)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3793cd75347f4a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb161d232868f4e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a45c11d938145b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82dda4c05c8b4dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32f94ee2fdf4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a45c11d938145b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403af2146eec4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82dda4c05c8b4dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13F Filings TOP20 Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,637</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,471</x:t>
-[...544 lines deleted...]
-          <x:t>104,280</x:t>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>