--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb161d232868f4e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08bf8ef028af4754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82dda4c05c8b4dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ff835e6f324efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403af2146eec4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82dda4c05c8b4dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71eb7950c434b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ff835e6f324efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13F Filings TOP20 Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>104,086</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.09.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>