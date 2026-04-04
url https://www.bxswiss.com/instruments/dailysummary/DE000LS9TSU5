--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5b9c640d434ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bac0f51e824012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40850c213754433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6492ec50954477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d0ee3d7fa74002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40850c213754433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85935f54487742cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6492ec50954477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochdividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>