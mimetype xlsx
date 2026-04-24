--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bac0f51e824012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52560969348a4cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6492ec50954477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86b032ebf4b4dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85935f54487742cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6492ec50954477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc07c88a7164e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86b032ebf4b4dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochdividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>