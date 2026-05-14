--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52560969348a4cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8faad68df20a447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86b032ebf4b4dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164fed6b800742f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc07c88a7164e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86b032ebf4b4dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf6e518d7d54c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164fed6b800742f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochdividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>