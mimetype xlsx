--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8faad68df20a447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf52fe0a49a488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164fed6b800742f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e5dccffe37421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf6e518d7d54c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164fed6b800742f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0751f9064d841bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e5dccffe37421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochdividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>124,145</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>