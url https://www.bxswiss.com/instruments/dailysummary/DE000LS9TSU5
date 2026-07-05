--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf52fe0a49a488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c6eaa3076b4b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e5dccffe37421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0eff970f9344ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0751f9064d841bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e5dccffe37421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e2336daa82404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0eff970f9344ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochdividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...318 lines deleted...]
-          <x:t>123,990</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,102</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>123,357</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,358</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>123,502</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>