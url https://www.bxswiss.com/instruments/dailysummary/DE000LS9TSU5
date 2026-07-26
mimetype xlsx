--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c6eaa3076b4b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f84c8c501542fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0eff970f9344ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914680e0698c44b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e2336daa82404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0eff970f9344ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re961f8c1551c4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914680e0698c44b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochdividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>123,825</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,358</x:t>
-[...566 lines deleted...]
-          <x:t>124,688</x:t>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>