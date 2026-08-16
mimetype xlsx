--- v10 (2026-07-26)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f84c8c501542fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4823747badc84743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914680e0698c44b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d51e768cce45be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re961f8c1551c4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914680e0698c44b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803cd7174dc646cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d51e768cce45be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochdividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,275</x:t>
-[...360 lines deleted...]
-          <x:t>123,923</x:t>
+          <x:t>124,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>