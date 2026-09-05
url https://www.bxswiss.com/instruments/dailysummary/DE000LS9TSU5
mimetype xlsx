--- v11 (2026-08-16)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4823747badc84743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244bd22f57a94aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d51e768cce45be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f89794fe754b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803cd7174dc646cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d51e768cce45be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd13cc05524a4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f89794fe754b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochdividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>