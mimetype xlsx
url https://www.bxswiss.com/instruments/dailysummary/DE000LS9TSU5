--- v12 (2026-09-05)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244bd22f57a94aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec2dc4ab0b342bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f89794fe754b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2204ae00a87b4c2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd13cc05524a4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f89794fe754b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595ca9e9993d4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2204ae00a87b4c2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochdividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>