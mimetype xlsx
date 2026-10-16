--- v13 (2026-09-25)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec2dc4ab0b342bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc2ad17780c42e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2204ae00a87b4c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262c7b7b92b74579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595ca9e9993d4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2204ae00a87b4c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669a468f7c7341ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262c7b7b92b74579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochdividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>