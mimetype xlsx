--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc2ad17780c42e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c84d96e44944225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262c7b7b92b74579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e12d4e5c674ca3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669a468f7c7341ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262c7b7b92b74579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c3473c3ef6409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e12d4e5c674ca3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochdividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>