--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91b6c619c8249fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f738ca5e5b2448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77b5f68dfe3f4de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a98c3773bd54875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360cf857d1a24ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77b5f68dfe3f4de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515c8d7712264be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a98c3773bd54875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>