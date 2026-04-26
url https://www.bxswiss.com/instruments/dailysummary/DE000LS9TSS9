--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f738ca5e5b2448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8768cef81e454323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a98c3773bd54875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb709b3b922354600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515c8d7712264be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a98c3773bd54875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ae7e115e9b4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb709b3b922354600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>