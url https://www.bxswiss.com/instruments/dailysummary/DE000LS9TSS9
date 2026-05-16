--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8768cef81e454323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ae78aa5d274388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb709b3b922354600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f59622f4ee4c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ae7e115e9b4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb709b3b922354600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2e7edc172d47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f59622f4ee4c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>