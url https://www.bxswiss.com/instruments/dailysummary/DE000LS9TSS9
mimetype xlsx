--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ae78aa5d274388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47628b2e1b8b43a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f59622f4ee4c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51405e67f7534b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2e7edc172d47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f59622f4ee4c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423a94361f724185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51405e67f7534b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>