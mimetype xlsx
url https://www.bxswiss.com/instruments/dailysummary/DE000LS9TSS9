--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47628b2e1b8b43a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2975434476a44cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51405e67f7534b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050be2e23cd94b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423a94361f724185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51405e67f7534b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d4827faea34fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050be2e23cd94b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>