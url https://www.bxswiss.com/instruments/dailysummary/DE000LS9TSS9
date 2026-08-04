--- v9 (2026-06-25)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2975434476a44cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296ae3285af84cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050be2e23cd94b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe93b49bc2d745da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d4827faea34fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050be2e23cd94b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ecd047f4c743e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe93b49bc2d745da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>111,516</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>107,586</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>