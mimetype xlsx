--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296ae3285af84cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ac2cc61a5e4836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe93b49bc2d745da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa91a01f581e4221"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ecd047f4c743e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe93b49bc2d745da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcecac554e1c6408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa91a01f581e4221" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,563</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>