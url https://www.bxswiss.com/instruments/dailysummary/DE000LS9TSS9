--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ac2cc61a5e4836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533c132d62e04374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa91a01f581e4221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea7e6386168d448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcecac554e1c6408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa91a01f581e4221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a505fb7604b4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea7e6386168d448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...11 lines deleted...]
-          <x:t>111,189</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,253</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>110,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>