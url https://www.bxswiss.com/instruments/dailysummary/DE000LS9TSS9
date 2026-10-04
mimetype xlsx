--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533c132d62e04374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22010ea606af47c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea7e6386168d448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R638bb7a3b8e5413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a505fb7604b4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea7e6386168d448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1618699ac94c4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R638bb7a3b8e5413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>