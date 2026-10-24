--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22010ea606af47c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4cc29623414058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R638bb7a3b8e5413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a50bf26bbca47d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1618699ac94c4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R638bb7a3b8e5413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R331b5702d4d24a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a50bf26bbca47d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>