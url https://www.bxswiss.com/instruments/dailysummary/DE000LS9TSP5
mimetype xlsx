--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f47f1fd4b4c4926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c217fe4c384dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d93b8d6e7dc4d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00659ee871f049af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3266c573bb7d49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d93b8d6e7dc4d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c5a2e7ccd1483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00659ee871f049af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DBI Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>