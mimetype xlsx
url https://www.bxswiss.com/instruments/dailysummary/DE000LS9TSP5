--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c217fe4c384dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d5fd952b72409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00659ee871f049af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd74a8f0a034e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c5a2e7ccd1483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00659ee871f049af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87cab50cda04a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd74a8f0a034e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DBI Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>