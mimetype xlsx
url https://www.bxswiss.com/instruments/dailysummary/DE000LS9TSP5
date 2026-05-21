--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d5fd952b72409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f2bbaec16f4a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd74a8f0a034e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5cc5a8af614bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87cab50cda04a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd74a8f0a034e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f2259e802b4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5cc5a8af614bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DBI Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>