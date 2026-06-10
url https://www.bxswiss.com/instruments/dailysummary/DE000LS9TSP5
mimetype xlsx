--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f2bbaec16f4a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6aec2a78c1446c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5cc5a8af614bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdb4edb21764c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f2259e802b4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5cc5a8af614bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b393e372dd4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdb4edb21764c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DBI Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>