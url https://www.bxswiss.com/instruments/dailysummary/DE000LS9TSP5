--- v9 (2026-06-10)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6aec2a78c1446c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d58208713514830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdb4edb21764c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54f57e02492446c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b393e372dd4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdb4edb21764c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f3bf54028848f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54f57e02492446c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DBI Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>232,345</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>