--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d58208713514830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa53d777efd4462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54f57e02492446c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9475831f9674f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f3bf54028848f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54f57e02492446c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd011e53e8694abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9475831f9674f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DBI Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>