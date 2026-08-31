--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa53d777efd4462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fcc42b34192470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9475831f9674f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc5f3ef95834c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd011e53e8694abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9475831f9674f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0512eee2d69647ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc5f3ef95834c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DBI Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>