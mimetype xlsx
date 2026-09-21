--- v12 (2026-08-31)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fcc42b34192470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a085c63b09485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc5f3ef95834c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f72ab17c62c4b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0512eee2d69647ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc5f3ef95834c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b765fea2ae4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f72ab17c62c4b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DBI Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>