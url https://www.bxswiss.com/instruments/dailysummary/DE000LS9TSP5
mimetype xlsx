--- v13 (2026-09-21)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a085c63b09485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2333cbb1c523495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f72ab17c62c4b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1dad8ed4a94977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b765fea2ae4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f72ab17c62c4b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ff0d7ee61e445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1dad8ed4a94977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DBI Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>281,989</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>