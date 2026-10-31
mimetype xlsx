--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2333cbb1c523495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488b4e8113514734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1dad8ed4a94977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87e3dd2d9c14d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ff0d7ee61e445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1dad8ed4a94977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dec6c838d89400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87e3dd2d9c14d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DBI Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TSP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>279,954</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,327</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,711</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>