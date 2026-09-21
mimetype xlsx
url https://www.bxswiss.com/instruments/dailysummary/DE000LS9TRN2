--- v11 (2026-09-01)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0b31cbcc3743dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455008003f0942bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919b4cdf9e3b4369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ed250a7e1e4f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref725e8a477d4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919b4cdf9e3b4369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cd52e711874bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ed250a7e1e4f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Waermeerzeugung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>