--- v12 (2026-09-21)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455008003f0942bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887909c25e21422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ed250a7e1e4f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5384a22b272043f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cd52e711874bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ed250a7e1e4f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b8f88814844baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5384a22b272043f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Waermeerzeugung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>166,953</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,163</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,515</x:t>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>