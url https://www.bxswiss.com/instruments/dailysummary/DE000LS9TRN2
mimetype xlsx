--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887909c25e21422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa9d69a237142fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5384a22b272043f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a96573381d54549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b8f88814844baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5384a22b272043f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e2ca7a8afb4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a96573381d54549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Waermeerzeugung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>