--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a75b1be8154844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6152a81067de49bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a834b3d01594e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b4aebdca33455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5dd154163748b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a834b3d01594e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee7445bcb4243a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b4aebdca33455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Waermeerzeugung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>