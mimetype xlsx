--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6152a81067de49bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24bda8b84cd443f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b4aebdca33455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc944194586b84edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee7445bcb4243a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b4aebdca33455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc79c828358a4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc944194586b84edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Waermeerzeugung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>