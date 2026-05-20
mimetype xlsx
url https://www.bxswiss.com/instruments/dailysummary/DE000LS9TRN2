--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24bda8b84cd443f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c092eed906842e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc944194586b84edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41aae85e801a4c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc79c828358a4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc944194586b84edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7ab1febc3c4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41aae85e801a4c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Waermeerzeugung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>