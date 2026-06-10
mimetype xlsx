--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c092eed906842e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48eac804d1504903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41aae85e801a4c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f69be482c04552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7ab1febc3c4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41aae85e801a4c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01837dc5e78463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f69be482c04552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Waermeerzeugung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>