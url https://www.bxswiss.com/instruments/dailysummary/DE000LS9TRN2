--- v8 (2026-06-10)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48eac804d1504903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad9ff4140314abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f69be482c04552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67b9fbf3ce7474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01837dc5e78463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f69be482c04552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeae929941724b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67b9fbf3ce7474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Waermeerzeugung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>179,653</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>