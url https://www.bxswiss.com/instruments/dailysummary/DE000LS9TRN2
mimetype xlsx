--- v9 (2026-07-21)
+++ v10 (2026-08-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad9ff4140314abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5019d611551f40a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67b9fbf3ce7474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaee074b183148c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeae929941724b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67b9fbf3ce7474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9df11e7bfab42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaee074b183148c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Waermeerzeugung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>