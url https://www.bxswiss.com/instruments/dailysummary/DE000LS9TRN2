--- v10 (2026-08-10)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5019d611551f40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0b31cbcc3743dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaee074b183148c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919b4cdf9e3b4369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9df11e7bfab42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaee074b183148c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref725e8a477d4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919b4cdf9e3b4369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alternative Waermeerzeugung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>