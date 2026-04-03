--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cd82292c17414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418da092427b487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8212beb77c740ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a1337f5e2844f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c654bdbbf74ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8212beb77c740ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd14f0a8dca34530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a1337f5e2844f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highrisk Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,576</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,189</x:t>
-[...97 lines deleted...]
-          <x:t>10,020</x:t>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,727</x:t>
-[...21 lines deleted...]
-          <x:t>9,260</x:t>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>9,797</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,582</x:t>
-[...431 lines deleted...]
-          <x:t>8,903</x:t>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>