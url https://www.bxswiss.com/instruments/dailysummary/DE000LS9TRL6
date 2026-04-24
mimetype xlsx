--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418da092427b487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabc11c91442460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a1337f5e2844f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b62e57b2415449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd14f0a8dca34530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a1337f5e2844f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57c2350d1f8479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b62e57b2415449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highrisk Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>9,362</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,644</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>9,292</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>9,264</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>