--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabc11c91442460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d462b89b76429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b62e57b2415449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd142a4a6f0d44570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57c2350d1f8479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b62e57b2415449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7fa4674f9a54f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd142a4a6f0d44570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highrisk Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,179</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,111</x:t>
-[...571 lines deleted...]
-          <x:t>9,929</x:t>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>