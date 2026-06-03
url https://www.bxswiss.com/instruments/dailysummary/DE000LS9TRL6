--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d462b89b76429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d72501940204c28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd142a4a6f0d44570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5259c2b8b14755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7fa4674f9a54f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd142a4a6f0d44570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf1cdd7e4d84bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5259c2b8b14755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highrisk Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,50 +312,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>