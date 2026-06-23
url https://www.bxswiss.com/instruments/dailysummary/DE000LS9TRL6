--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d72501940204c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fdc4be67a741c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5259c2b8b14755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d1c30a59b1458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf1cdd7e4d84bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5259c2b8b14755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ca3e3e11e34bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d1c30a59b1458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highrisk Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,392 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>9,545</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,545</x:t>
-[...436 lines deleted...]
-          <x:t>9,680</x:t>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>