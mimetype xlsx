--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fdc4be67a741c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9fe8bacc5284521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d1c30a59b1458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3a03a1dcaf4294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ca3e3e11e34bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d1c30a59b1458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199be893a6df40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3a03a1dcaf4294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highrisk Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,201 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...149 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -510,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>