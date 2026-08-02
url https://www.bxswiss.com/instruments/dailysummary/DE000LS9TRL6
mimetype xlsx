--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9fe8bacc5284521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ba82c98f99414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3a03a1dcaf4294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a91583ba0654ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199be893a6df40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3a03a1dcaf4294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f59b1a85464ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a91583ba0654ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highrisk Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>9,707</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,518</x:t>
-[...200 lines deleted...]
-          <x:t>8,772</x:t>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,259</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,351</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>9,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>