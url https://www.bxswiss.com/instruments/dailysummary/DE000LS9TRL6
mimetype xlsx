--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ba82c98f99414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc308522da0d848f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a91583ba0654ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30e2f594cdc14825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f59b1a85464ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a91583ba0654ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra945c64144164ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30e2f594cdc14825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highrisk Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>8,680</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,389</x:t>
-[...33 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,635</x:t>
-[...85 lines deleted...]
-          <x:t>8,306</x:t>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,489</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>8,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>