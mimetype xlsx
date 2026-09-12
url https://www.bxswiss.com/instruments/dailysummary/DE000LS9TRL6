--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc308522da0d848f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7963bf0776a24366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30e2f594cdc14825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8137ee3fde94438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra945c64144164ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30e2f594cdc14825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a37f239569f4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8137ee3fde94438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highrisk Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,635</x:t>
-[...48 lines deleted...]
-          <x:t>8,382</x:t>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,468</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>8,304</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,104</x:t>
-[...220 lines deleted...]
-          <x:t>8,156</x:t>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>