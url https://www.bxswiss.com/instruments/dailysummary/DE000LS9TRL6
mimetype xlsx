--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7963bf0776a24366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3402c1905b2d42ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8137ee3fde94438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc793d1f49a8b4564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a37f239569f4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8137ee3fde94438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98da93d34044345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc793d1f49a8b4564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highrisk Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,304</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,104</x:t>
-[...205 lines deleted...]
-          <x:t>8,290</x:t>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,154</x:t>
-[...92 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,203</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>9,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>