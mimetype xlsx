--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3402c1905b2d42ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4457d7efc8d24afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc793d1f49a8b4564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6a404ffbc6475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98da93d34044345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc793d1f49a8b4564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a0f8a88aff4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6a404ffbc6475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highrisk Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>