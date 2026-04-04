--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ff5d2e9dc24653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3b7d90ff334f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b01b800ec14d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13102875b7f747d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R082d3f4593044e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b01b800ec14d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra042f4abde864080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13102875b7f747d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LURO high ROI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>