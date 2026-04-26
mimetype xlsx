--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3b7d90ff334f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a31fa2500f40a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13102875b7f747d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd12cda1f689743c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra042f4abde864080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13102875b7f747d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf519b2f7e6c34771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd12cda1f689743c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LURO high ROI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>99,728</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,455</x:t>
-[...193 lines deleted...]
-          <x:t>99,528</x:t>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>