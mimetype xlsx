--- v7 (2026-04-26)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a31fa2500f40a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70afd8cf5e0f43a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd12cda1f689743c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ee20db983f40bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf519b2f7e6c34771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd12cda1f689743c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1a9b865b3641ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ee20db983f40bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LURO high ROI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>104,230</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>