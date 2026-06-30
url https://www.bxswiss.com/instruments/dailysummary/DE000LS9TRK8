--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70afd8cf5e0f43a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6362f73bfc4f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ee20db983f40bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f499ff29a5f45d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1a9b865b3641ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ee20db983f40bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fb3d4637d34e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f499ff29a5f45d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LURO high ROI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>