--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6362f73bfc4f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc6027312394b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f499ff29a5f45d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48d887fd3ac458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fb3d4637d34e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f499ff29a5f45d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re128bb99e9df42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48d887fd3ac458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LURO high ROI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>