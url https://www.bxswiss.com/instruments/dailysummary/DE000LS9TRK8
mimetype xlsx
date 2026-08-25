--- v10 (2026-07-21)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc6027312394b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0242575bd74791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48d887fd3ac458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee89e5401df4535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re128bb99e9df42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48d887fd3ac458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re223bc539de843ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee89e5401df4535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LURO high ROI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>108,304</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>