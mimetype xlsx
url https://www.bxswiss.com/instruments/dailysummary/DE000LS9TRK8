--- v11 (2026-08-25)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0242575bd74791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf801c56ee9ab4265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee89e5401df4535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fc968dadbf340e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re223bc539de843ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee89e5401df4535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46381d9a4cfe40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fc968dadbf340e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LURO high ROI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>114,602</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,464</x:t>
-[...308 lines deleted...]
-          <x:t>110,911</x:t>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,946</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>112,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>