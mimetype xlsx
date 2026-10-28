--- v12 (2026-09-19)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf801c56ee9ab4265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbee267d920464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fc968dadbf340e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c31d0afb3b0444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46381d9a4cfe40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fc968dadbf340e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49b99f558ca4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c31d0afb3b0444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LURO high ROI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>112,843</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,549</x:t>
-[...409 lines deleted...]
-          <x:t>110,946</x:t>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>