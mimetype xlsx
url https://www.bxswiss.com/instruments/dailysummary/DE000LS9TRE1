--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247b0ebe6c994b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481d3a3eafd24f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R067e51d3a010450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8df653b8e7433d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06522409d61e4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R067e51d3a010450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82cbca72cab4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8df653b8e7433d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit EXUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>