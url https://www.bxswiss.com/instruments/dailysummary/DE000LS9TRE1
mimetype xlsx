--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481d3a3eafd24f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320bc84f4adf4331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8df653b8e7433d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1534b6eb4bbf4985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82cbca72cab4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8df653b8e7433d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4382cc49e47e4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1534b6eb4bbf4985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit EXUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>