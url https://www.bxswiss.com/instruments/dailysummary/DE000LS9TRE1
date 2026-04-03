--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22caf6a44de240ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0823adab8c92428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea170ec406d44ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0daad4eae96f40be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd164d1fd519f42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea170ec406d44ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d10e000fbe4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0daad4eae96f40be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit EXUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>