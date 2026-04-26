--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0823adab8c92428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f4c89aa1a547c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0daad4eae96f40be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29807235f9b4048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d10e000fbe4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0daad4eae96f40be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b564abfe98f4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29807235f9b4048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit EXUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>