--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f4c89aa1a547c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321192e9205e4ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29807235f9b4048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc79bac72ec4bcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b564abfe98f4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29807235f9b4048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c6054ceaf844c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc79bac72ec4bcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit EXUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>