--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321192e9205e4ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32795d1c91524fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc79bac72ec4bcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce0311dcc604967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c6054ceaf844c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc79bac72ec4bcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R384b377ea66e4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce0311dcc604967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit EXUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,366 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>160,433</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>