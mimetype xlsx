--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32795d1c91524fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590f9f1f1afe4896" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce0311dcc604967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79e77505fc14d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R384b377ea66e4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce0311dcc604967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4721d35a3f134b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79e77505fc14d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit EXUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,175 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -484,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>