--- v7 (2026-06-25)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590f9f1f1afe4896" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7198f0a720f545bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79e77505fc14d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e89970a1184f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4721d35a3f134b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79e77505fc14d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9970a49c5497461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e89970a1184f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit EXUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,027</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>