--- v8 (2026-06-27)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7198f0a720f545bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c7018bc4ba4dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e89970a1184f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8c493eabdd45fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9970a49c5497461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e89970a1184f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb9b8ebb63440ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8c493eabdd45fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit EXUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>167,202</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>