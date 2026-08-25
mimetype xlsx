--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c7018bc4ba4dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8639c8025c3483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8c493eabdd45fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d3022be99e42ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb9b8ebb63440ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8c493eabdd45fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7bd2f2a505471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d3022be99e42ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit EXUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>