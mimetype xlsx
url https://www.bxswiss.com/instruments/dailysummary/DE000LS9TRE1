--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8639c8025c3483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247b0ebe6c994b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d3022be99e42ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R067e51d3a010450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7bd2f2a505471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d3022be99e42ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06522409d61e4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R067e51d3a010450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit EXUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TRE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,559 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,364</x:t>
-[...279 lines deleted...]
-          <x:t>177,603</x:t>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>