--- v12 (2026-09-15)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a5f7c6ff444051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c256eef905419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc189ef58c3b74574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4cceef359a4652"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20da21e75bac42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc189ef58c3b74574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c390816313341a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4cceef359a4652" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere Luft zum Atmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...273 lines deleted...]
-          <x:t>104,256</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,131</x:t>
-[...242 lines deleted...]
-          <x:t>102,421</x:t>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>