--- v13 (2026-10-07)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c256eef905419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323d63d5d5e4431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4cceef359a4652"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a9b672d31e4952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c390816313341a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4cceef359a4652" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb2fc3ff30046b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a9b672d31e4952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere Luft zum Atmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>