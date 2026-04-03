--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10da992715ca4f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d7bba6f10b4b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e90981b1d34436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2d04cb5218c4ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacd98412780438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e90981b1d34436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891dd6256c4b403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2d04cb5218c4ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere Luft zum Atmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,138</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,809</x:t>
-[...560 lines deleted...]
-        <x:is>
           <x:t>95,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>