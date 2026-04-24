--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d7bba6f10b4b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d97697ba2404f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2d04cb5218c4ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fabc2a73f44495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891dd6256c4b403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2d04cb5218c4ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897b8ed387be450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fabc2a73f44495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere Luft zum Atmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>97,500</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,291</x:t>
-[...404 lines deleted...]
-          <x:t>91,910</x:t>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>