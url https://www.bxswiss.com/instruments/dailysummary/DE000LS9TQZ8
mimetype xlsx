--- v6 (2026-04-24)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d97697ba2404f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8a688e3c274d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fabc2a73f44495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97813efb05d473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897b8ed387be450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fabc2a73f44495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a7607aba4c4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97813efb05d473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere Luft zum Atmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>