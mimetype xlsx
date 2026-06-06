--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8a688e3c274d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeaadb3123c44b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97813efb05d473e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91542436e9134b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a7607aba4c4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97813efb05d473e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1491e625dbd4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91542436e9134b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere Luft zum Atmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>100,479</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,699</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,900</x:t>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>