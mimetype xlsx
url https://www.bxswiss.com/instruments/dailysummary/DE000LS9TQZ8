--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeaadb3123c44b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63d146620674969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91542436e9134b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d0f4b46b924005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1491e625dbd4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91542436e9134b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1325bd792944c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d0f4b46b924005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere Luft zum Atmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>