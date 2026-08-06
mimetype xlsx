--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63d146620674969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81354b3f0ff4ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d0f4b46b924005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7023e137269c4acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1325bd792944c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d0f4b46b924005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra326af9da7cc4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7023e137269c4acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere Luft zum Atmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>103,159</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>102,643</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>