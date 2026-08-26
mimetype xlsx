--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81354b3f0ff4ef8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bee501dc6d24832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7023e137269c4acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42da80724c641e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra326af9da7cc4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7023e137269c4acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R284510ef19b141c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42da80724c641e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere Luft zum Atmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>106,476</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,012</x:t>
-[...431 lines deleted...]
-          <x:t>105,793</x:t>
+          <x:t>104,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>