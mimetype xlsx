--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bee501dc6d24832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a5f7c6ff444051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42da80724c641e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc189ef58c3b74574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R284510ef19b141c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42da80724c641e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20da21e75bac42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc189ef58c3b74574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere Luft zum Atmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,559 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>105,116</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,678</x:t>
-[...571 lines deleted...]
-          <x:t>104,368</x:t>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>