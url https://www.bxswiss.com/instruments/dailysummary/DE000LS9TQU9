--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a35b2e42890498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774de3d9f2f4446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b80d3d606124eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b6092d4a7348ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ebe1bf3e694935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b80d3d606124eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re738b8822af84e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b6092d4a7348ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>31,381</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,424</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>32,148</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,061</x:t>
-[...188 lines deleted...]
-          <x:t>31,678</x:t>
+          <x:t>31,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>