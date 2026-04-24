--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774de3d9f2f4446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8585b1550a4951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b6092d4a7348ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4b57d9395b481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re738b8822af84e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b6092d4a7348ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a4f711a40e47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4b57d9395b481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,995</x:t>
-[...441 lines deleted...]
-          <x:t>31,325</x:t>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>