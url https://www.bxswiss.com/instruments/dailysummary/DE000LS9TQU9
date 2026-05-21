--- v6 (2026-04-24)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8585b1550a4951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e2fec47fcd47d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4b57d9395b481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235d8ef783b64cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a4f711a40e47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4b57d9395b481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a9616d90b24f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235d8ef783b64cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>