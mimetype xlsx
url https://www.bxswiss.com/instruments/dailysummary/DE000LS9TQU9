--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e2fec47fcd47d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf1f3d2adf14269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235d8ef783b64cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5acd49956688415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a9616d90b24f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235d8ef783b64cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86b36b6de234635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5acd49956688415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,299</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>33,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>