--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf1f3d2adf14269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac14a910c7f49b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5acd49956688415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc5983642fd40a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86b36b6de234635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5acd49956688415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd981d7ac7b9448bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc5983642fd40a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>34,776</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,659</x:t>
-[...92 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,672</x:t>
-[...80 lines deleted...]
-          <x:t>39,832</x:t>
+          <x:t>36,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,021</x:t>
-[...53 lines deleted...]
-          <x:t>38,975</x:t>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>