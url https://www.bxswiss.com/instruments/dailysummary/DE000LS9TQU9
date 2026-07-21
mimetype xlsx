--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac14a910c7f49b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d99d8282ca4b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc5983642fd40a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36381d399811457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd981d7ac7b9448bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc5983642fd40a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724b707b5af841c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36381d399811457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,672</x:t>
-[...80 lines deleted...]
-          <x:t>39,832</x:t>
+          <x:t>36,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,021</x:t>
-[...303 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>34,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...73 lines deleted...]
-          <x:t>35,844</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>