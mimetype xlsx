--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d99d8282ca4b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca339ce017d46d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36381d399811457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e5ddffcc254186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724b707b5af841c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36381d399811457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f829c11f8134e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e5ddffcc254186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>34,657</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>