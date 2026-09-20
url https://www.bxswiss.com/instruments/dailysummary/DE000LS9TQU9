--- v11 (2026-08-30)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca339ce017d46d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc82113445b74f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e5ddffcc254186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28648f459d0a4f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f829c11f8134e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e5ddffcc254186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6155b187f4845e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28648f459d0a4f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,525</x:t>
@@ -737,31 +319,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>