--- v12 (2026-09-20)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc82113445b74f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0be696e72ac4a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28648f459d0a4f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254893bea1bd4c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6155b187f4845e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28648f459d0a4f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9ca07f8874440e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254893bea1bd4c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,606 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...293 lines deleted...]
-          <x:t>40,212</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,111</x:t>
-[...269 lines deleted...]
-          <x:t>39,307</x:t>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>