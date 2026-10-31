--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0be696e72ac4a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5be2e4e875341e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254893bea1bd4c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1237faff2f384240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9ca07f8874440e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254893bea1bd4c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dbb62739644ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1237faff2f384240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>