--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0cfc699ecd439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e34ed899254b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004856015f2b4b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4aa55eb4f714e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72ce24a0e5d4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004856015f2b4b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c793b02ab35426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4aa55eb4f714e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>