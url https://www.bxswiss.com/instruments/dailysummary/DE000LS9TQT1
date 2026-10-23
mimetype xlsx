--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e34ed899254b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc126ceee005b4373" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4aa55eb4f714e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415c41287b7b4d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c793b02ab35426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4aa55eb4f714e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d308c1511248e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415c41287b7b4d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,452</x:t>
-[...306 lines deleted...]
-          <x:t>59,471</x:t>
+          <x:t>55,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>