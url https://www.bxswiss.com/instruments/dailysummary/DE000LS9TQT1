--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93f872c52654d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146e48a7332e4ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6301962431ed40bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f3eb10aca44ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c7982a26dd4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6301962431ed40bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b491d7982f94108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f3eb10aca44ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,323</x:t>
-[...102 lines deleted...]
-          <x:t>36,998</x:t>
+          <x:t>38,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,471</x:t>
-[...382 lines deleted...]
-          <x:t>36,890</x:t>
+          <x:t>36,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>