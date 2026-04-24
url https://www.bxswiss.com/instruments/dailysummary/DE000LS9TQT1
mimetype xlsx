--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146e48a7332e4ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8574fa3d99214f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f3eb10aca44ee2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5afaa3c8831e4a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b491d7982f94108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f3eb10aca44ee2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf985422a29324bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5afaa3c8831e4a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>