--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8574fa3d99214f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59795f5ef57740ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5afaa3c8831e4a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef48c44fbfb4ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf985422a29324bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5afaa3c8831e4a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6fe83f716994a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef48c44fbfb4ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,238</x:t>
-[...576 lines deleted...]
-          <x:t>38,022</x:t>
+          <x:t>36,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>