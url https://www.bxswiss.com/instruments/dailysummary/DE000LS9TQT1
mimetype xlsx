--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59795f5ef57740ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6633f2f36f140e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef48c44fbfb4ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb205881a83cb4256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6fe83f716994a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef48c44fbfb4ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a0ae9ed150417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb205881a83cb4256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>