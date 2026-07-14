--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6633f2f36f140e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f44231cdcd49cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb205881a83cb4256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82228a1c6644ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a0ae9ed150417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb205881a83cb4256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c01951bbdf4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82228a1c6644ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>