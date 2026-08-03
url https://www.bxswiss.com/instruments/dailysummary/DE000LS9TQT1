--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f44231cdcd49cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9f8c551ce448a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82228a1c6644ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re952e89ae884438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c01951bbdf4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82228a1c6644ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8d95e0b426473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re952e89ae884438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>