--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9f8c551ce448a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0cfc699ecd439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re952e89ae884438d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004856015f2b4b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8d95e0b426473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re952e89ae884438d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72ce24a0e5d4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004856015f2b4b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>48,164</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,574</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>43,286</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>